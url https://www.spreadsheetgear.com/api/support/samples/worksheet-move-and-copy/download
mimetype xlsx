--- v4 (2026-03-30)
+++ v5 (2026-04-19)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.52.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Profit Report" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="EastProfit" localSheetId="0">'Profit Report'!$E$3:$E$6</definedName>
     <definedName name="NorthProfit" localSheetId="0">'Profit Report'!$C$3:$C$6</definedName>
     <definedName name="SouthProfit" localSheetId="0">'Profit Report'!$D$3:$D$6</definedName>
     <definedName name="WestProfit" localSheetId="0">'Profit Report'!$F$3:$F$6</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Q4</t>
   </si>
   <si>
     <t>Q1</t>
@@ -264,64 +264,64 @@
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="42" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="42" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="42" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="42" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="42" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Currency [0]" xfId="1" builtinId="7"/>
     <cellStyle name="Heading 1" xfId="2" builtinId="16"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="3" tint="0.7999816888943144"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
 </styleSheet>
 </file>
 
@@ -1096,200 +1096,200 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor theme="5"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G8"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="115" workbookViewId="0">
       <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="1.06640625" customWidth="1"/>
     <col min="2" max="2" width="6" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="14.3984375" customWidth="1"/>
     <col min="7" max="7" width="15.73046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row ht="28.5" customHeight="1" thickBot="1">
-      <c r="B1" s="4" t="s">
+      <c r="B1" s="3" t="s">
         <v>3</v>
       </c>
-      <c s="4"/>
-[...3 lines deleted...]
-      <c s="4"/>
+      <c s="3"/>
+      <c s="3"/>
+      <c s="3"/>
+      <c s="3"/>
+      <c s="3"/>
     </row>
     <row ht="17.65" thickTop="1" thickBot="1">
-      <c r="B2" s="3"/>
-      <c s="3" t="s">
+      <c r="B2" s="4"/>
+      <c s="4" t="s">
         <v>2</v>
       </c>
-      <c s="3" t="s">
+      <c s="4" t="s">
         <v>6</v>
       </c>
-      <c s="3" t="s">
+      <c s="4" t="s">
         <v>9</v>
       </c>
-      <c s="3" t="s">
+      <c s="4" t="s">
         <v>7</v>
       </c>
-      <c s="3" t="s">
+      <c s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row ht="16.15" thickTop="1">
-      <c r="B3" s="8" t="s">
+      <c r="B3" s="7" t="s">
         <v>1</v>
       </c>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="0" ref="C3:F6">ROUND(RAND()*1000000,2)</f>
-        <v>222507.78</v>
-[...11 lines deleted...]
-        <v>20592.37</v>
+        <v>349726.08</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>507649.83</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>120605.01</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>594124.61</v>
       </c>
       <c s="10">
         <f ca="1" t="shared" si="1" ref="G3:G6">SUM(C3:F3)</f>
-        <v>720833.82</v>
+        <v>1572105.53</v>
       </c>
     </row>
     <row ht="15.75">
-      <c r="B4" s="7" t="s">
+      <c r="B4" s="8" t="s">
         <v>4</v>
       </c>
-      <c s="1">
-[...13 lines deleted...]
-        <v>853506.09</v>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>2017.73</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>181389.03</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>470048.62</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>616679.12</v>
       </c>
       <c s="10">
         <f ca="1" t="shared" si="1"/>
-        <v>2692505.9699999997</v>
+        <v>1270134.5</v>
       </c>
     </row>
     <row ht="15.75">
-      <c r="B5" s="8" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
-      <c s="2">
-[...13 lines deleted...]
-        <v>34832.61</v>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>134100.36</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>174051.97</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>84183.97</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>119383.57</v>
       </c>
       <c s="10">
         <f ca="1" t="shared" si="1"/>
-        <v>1772868.43</v>
+        <v>511719.86999999994</v>
       </c>
     </row>
     <row ht="15.75">
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="8" t="s">
         <v>0</v>
       </c>
-      <c s="1">
-[...13 lines deleted...]
-        <v>244687.06</v>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>310181.87</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>675813.89</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>924664.03</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>289826.38</v>
       </c>
       <c s="10">
         <f ca="1" t="shared" si="1"/>
-        <v>1382367.59</v>
+        <v>2200486.17</v>
       </c>
     </row>
     <row ht="16.9">
       <c r="B7" s="9" t="s">
         <v>5</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2" ref="C7:G7">SUM(C3:C6)</f>
-        <v>698147.9600000001</v>
+        <v>796026.04</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>2802592.0700000003</v>
+        <v>1538904.72</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>1914217.6500000001</v>
+        <v>1599501.63</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>1153618.13</v>
+        <v>1620013.6800000002</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>6568575.81</v>
+        <v>5554446.07</v>
       </c>
     </row>
     <row>
       <c r="B8" s="5"/>
       <c s="5"/>
       <c s="5"/>
       <c s="5"/>
       <c s="5"/>
       <c s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:G1"/>
   </mergeCells>
   <conditionalFormatting sqref="B3:G6">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="1" right="1" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;18ABC Company Sales for 2008</oddHeader>
   </headerFooter>