--- v5 (2026-04-19)
+++ v6 (2026-05-09)
@@ -266,57 +266,57 @@
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="42" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="42" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="42" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Currency [0]" xfId="1" builtinId="7"/>
     <cellStyle name="Heading 1" xfId="2" builtinId="16"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="3" tint="0.7999816888943144"/>
         </patternFill>
       </fill>
@@ -1096,209 +1096,209 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor theme="5"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G8"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="115" workbookViewId="0">
       <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="1.06640625" customWidth="1"/>
     <col min="2" max="2" width="6" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="14.3984375" customWidth="1"/>
     <col min="7" max="7" width="15.73046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row ht="28.5" customHeight="1" thickBot="1">
-      <c r="B1" s="3" t="s">
+      <c r="B1" s="5" t="s">
         <v>3</v>
       </c>
+      <c s="5"/>
+      <c s="5"/>
+      <c s="5"/>
+      <c s="5"/>
+      <c s="5"/>
+    </row>
+    <row ht="17.65" thickTop="1" thickBot="1">
+      <c r="B2" s="4"/>
+      <c s="4" t="s">
+        <v>2</v>
+      </c>
+      <c s="4" t="s">
+        <v>6</v>
+      </c>
+      <c s="4" t="s">
+        <v>9</v>
+      </c>
+      <c s="4" t="s">
+        <v>7</v>
+      </c>
+      <c s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row ht="16.15" thickTop="1">
+      <c r="B3" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0" ref="C3:F6">ROUND(RAND()*1000000,2)</f>
+        <v>765049.82</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>551320.35</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>708993.5</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>575066.99</v>
+      </c>
+      <c s="10">
+        <f ca="1" t="shared" si="1" ref="G3:G6">SUM(C3:F3)</f>
+        <v>2600430.66</v>
+      </c>
+    </row>
+    <row ht="15.75">
+      <c r="B4" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>372209.93</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>64009.8</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>954774.96</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>989198.96</v>
+      </c>
+      <c s="10">
+        <f ca="1" t="shared" si="1"/>
+        <v>2380193.65</v>
+      </c>
+    </row>
+    <row ht="15.75">
+      <c r="B5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>182069.88</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>901113.92</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>888033.75</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>43236.43</v>
+      </c>
+      <c s="10">
+        <f ca="1" t="shared" si="1"/>
+        <v>2014453.98</v>
+      </c>
+    </row>
+    <row ht="15.75">
+      <c r="B6" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>382495.77</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>894126.33</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>204798.88</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>644727.06</v>
+      </c>
+      <c s="10">
+        <f ca="1" t="shared" si="1"/>
+        <v>2126148.04</v>
+      </c>
+    </row>
+    <row ht="16.9">
+      <c r="B7" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c s="6">
+        <f ca="1" t="shared" si="2" ref="C7:G7">SUM(C3:C6)</f>
+        <v>1701825.4</v>
+      </c>
+      <c s="6">
+        <f ca="1" t="shared" si="2"/>
+        <v>2410570.4</v>
+      </c>
+      <c s="6">
+        <f ca="1" t="shared" si="2"/>
+        <v>2756601.09</v>
+      </c>
+      <c s="6">
+        <f ca="1" t="shared" si="2"/>
+        <v>2252229.44</v>
+      </c>
+      <c s="6">
+        <f ca="1" t="shared" si="2"/>
+        <v>9121226.330000002</v>
+      </c>
+    </row>
+    <row>
+      <c r="B8" s="3"/>
       <c s="3"/>
       <c s="3"/>
       <c s="3"/>
       <c s="3"/>
       <c s="3"/>
-    </row>
-[...149 lines deleted...]
-      <c s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:G1"/>
   </mergeCells>
   <conditionalFormatting sqref="B3:G6">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="1" right="1" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;18ABC Company Sales for 2008</oddHeader>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>