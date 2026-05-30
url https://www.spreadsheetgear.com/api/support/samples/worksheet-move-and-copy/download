--- v6 (2026-05-09)
+++ v7 (2026-05-30)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Profit Report" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="EastProfit" localSheetId="0">'Profit Report'!$E$3:$E$6</definedName>
     <definedName name="NorthProfit" localSheetId="0">'Profit Report'!$C$3:$C$6</definedName>
     <definedName name="SouthProfit" localSheetId="0">'Profit Report'!$D$3:$D$6</definedName>
     <definedName name="WestProfit" localSheetId="0">'Profit Report'!$F$3:$F$6</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Q4</t>
   </si>
   <si>
     <t>Q1</t>
@@ -264,70 +264,70 @@
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="42" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="42" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="42" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="42" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="42" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Currency [0]" xfId="1" builtinId="7"/>
     <cellStyle name="Heading 1" xfId="2" builtinId="16"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="3" tint="0.7999816888943144"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
@@ -1096,209 +1096,209 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor theme="5"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G8"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="115" workbookViewId="0">
       <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="1.06640625" customWidth="1"/>
     <col min="2" max="2" width="6" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="14.3984375" customWidth="1"/>
     <col min="7" max="7" width="15.73046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row ht="28.5" customHeight="1" thickBot="1">
-      <c r="B1" s="5" t="s">
+      <c r="B1" s="4" t="s">
         <v>3</v>
       </c>
+      <c s="4"/>
+      <c s="4"/>
+      <c s="4"/>
+      <c s="4"/>
+      <c s="4"/>
+    </row>
+    <row ht="17.65" thickTop="1" thickBot="1">
+      <c r="B2" s="3"/>
+      <c s="3" t="s">
+        <v>2</v>
+      </c>
+      <c s="3" t="s">
+        <v>6</v>
+      </c>
+      <c s="3" t="s">
+        <v>9</v>
+      </c>
+      <c s="3" t="s">
+        <v>7</v>
+      </c>
+      <c s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row ht="16.15" thickTop="1">
+      <c r="B3" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0" ref="C3:F6">ROUND(RAND()*1000000,2)</f>
+        <v>985529.81</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>576587.43</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>216346.73</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>658791.03</v>
+      </c>
+      <c s="9">
+        <f ca="1" t="shared" si="1" ref="G3:G6">SUM(C3:F3)</f>
+        <v>2437255</v>
+      </c>
+    </row>
+    <row ht="15.75">
+      <c r="B4" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>426607.28</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>929896.5</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>683473.1</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>549963.42</v>
+      </c>
+      <c s="9">
+        <f ca="1" t="shared" si="1"/>
+        <v>2589940.3</v>
+      </c>
+    </row>
+    <row ht="15.75">
+      <c r="B5" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>592222.12</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>611815.66</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>359348.93</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>87418.26</v>
+      </c>
+      <c s="9">
+        <f ca="1" t="shared" si="1"/>
+        <v>1650804.97</v>
+      </c>
+    </row>
+    <row ht="15.75">
+      <c r="B6" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>600629.99</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>167945.74</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>224223.37</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>437924.01</v>
+      </c>
+      <c s="9">
+        <f ca="1" t="shared" si="1"/>
+        <v>1430723.1099999999</v>
+      </c>
+    </row>
+    <row ht="16.9">
+      <c r="B7" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c s="6">
+        <f ca="1" t="shared" si="2" ref="C7:G7">SUM(C3:C6)</f>
+        <v>2604989.2</v>
+      </c>
+      <c s="6">
+        <f ca="1" t="shared" si="2"/>
+        <v>2286245.33</v>
+      </c>
+      <c s="6">
+        <f ca="1" t="shared" si="2"/>
+        <v>1483392.13</v>
+      </c>
+      <c s="6">
+        <f ca="1" t="shared" si="2"/>
+        <v>1734096.7200000002</v>
+      </c>
+      <c s="6">
+        <f ca="1" t="shared" si="2"/>
+        <v>8108723.379999999</v>
+      </c>
+    </row>
+    <row>
+      <c r="B8" s="5"/>
       <c s="5"/>
       <c s="5"/>
       <c s="5"/>
       <c s="5"/>
       <c s="5"/>
-    </row>
-[...149 lines deleted...]
-      <c s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:G1"/>
   </mergeCells>
   <conditionalFormatting sqref="B3:G6">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="1" right="1" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;18ABC Company Sales for 2008</oddHeader>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>