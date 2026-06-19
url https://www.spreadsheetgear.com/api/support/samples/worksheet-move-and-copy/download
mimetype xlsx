--- v7 (2026-05-30)
+++ v8 (2026-06-19)
@@ -264,70 +264,70 @@
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="42" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="42" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="42" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="42" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="42" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="42" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Currency [0]" xfId="1" builtinId="7"/>
     <cellStyle name="Heading 1" xfId="2" builtinId="16"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="3" tint="0.7999816888943144"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
@@ -1106,199 +1106,199 @@
   <dimension ref="B1:G8"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="115" workbookViewId="0">
       <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="1.06640625" customWidth="1"/>
     <col min="2" max="2" width="6" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="14.3984375" customWidth="1"/>
     <col min="7" max="7" width="15.73046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row ht="28.5" customHeight="1" thickBot="1">
       <c r="B1" s="4" t="s">
         <v>3</v>
       </c>
       <c s="4"/>
       <c s="4"/>
       <c s="4"/>
       <c s="4"/>
       <c s="4"/>
     </row>
     <row ht="17.65" thickTop="1" thickBot="1">
-      <c r="B2" s="3"/>
-      <c s="3" t="s">
+      <c r="B2" s="5"/>
+      <c s="5" t="s">
         <v>2</v>
       </c>
-      <c s="3" t="s">
+      <c s="5" t="s">
         <v>6</v>
       </c>
-      <c s="3" t="s">
+      <c s="5" t="s">
         <v>9</v>
       </c>
-      <c s="3" t="s">
+      <c s="5" t="s">
         <v>7</v>
       </c>
-      <c s="3" t="s">
+      <c s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row ht="16.15" thickTop="1">
       <c r="B3" s="8" t="s">
         <v>1</v>
       </c>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="0" ref="C3:F6">ROUND(RAND()*1000000,2)</f>
-        <v>985529.81</v>
-[...13 lines deleted...]
-      <c s="9">
+        <v>643188.96</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>622982.35</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>705851.39</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>650352.47</v>
+      </c>
+      <c s="10">
         <f ca="1" t="shared" si="1" ref="G3:G6">SUM(C3:F3)</f>
-        <v>2437255</v>
+        <v>2622375.17</v>
       </c>
     </row>
     <row ht="15.75">
       <c r="B4" s="7" t="s">
         <v>4</v>
       </c>
-      <c s="1">
-[...15 lines deleted...]
-      <c s="9">
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>494549.68</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>668037.71</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>622787.65</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>50886.79</v>
+      </c>
+      <c s="10">
         <f ca="1" t="shared" si="1"/>
-        <v>2589940.3</v>
+        <v>1836261.83</v>
       </c>
     </row>
     <row ht="15.75">
       <c r="B5" s="8" t="s">
         <v>8</v>
       </c>
-      <c s="2">
-[...15 lines deleted...]
-      <c s="9">
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>570791.05</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>848274.59</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>745899.59</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>245100.33</v>
+      </c>
+      <c s="10">
         <f ca="1" t="shared" si="1"/>
-        <v>1650804.97</v>
+        <v>2410065.56</v>
       </c>
     </row>
     <row ht="15.75">
       <c r="B6" s="7" t="s">
         <v>0</v>
       </c>
-      <c s="1">
-[...15 lines deleted...]
-      <c s="9">
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>642874.43</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>690640.17</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>960707.71</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>993438.99</v>
+      </c>
+      <c s="10">
         <f ca="1" t="shared" si="1"/>
-        <v>1430723.1099999999</v>
+        <v>3287661.3</v>
       </c>
     </row>
     <row ht="16.9">
-      <c r="B7" s="10" t="s">
+      <c r="B7" s="9" t="s">
         <v>5</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2" ref="C7:G7">SUM(C3:C6)</f>
-        <v>2604989.2</v>
+        <v>2351404.12</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>2286245.33</v>
+        <v>2829934.82</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>1483392.13</v>
+        <v>3035246.34</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>1734096.7200000002</v>
+        <v>1939778.58</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>8108723.379999999</v>
+        <v>10156363.86</v>
       </c>
     </row>
     <row>
-      <c r="B8" s="5"/>
-[...4 lines deleted...]
-      <c s="5"/>
+      <c r="B8" s="3"/>
+      <c s="3"/>
+      <c s="3"/>
+      <c s="3"/>
+      <c s="3"/>
+      <c s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:G1"/>
   </mergeCells>
   <conditionalFormatting sqref="B3:G6">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="1" right="1" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;18ABC Company Sales for 2008</oddHeader>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>