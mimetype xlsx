--- v8 (2026-06-19)
+++ v9 (2026-06-19)
@@ -264,58 +264,58 @@
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="42" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="42" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="42" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="42" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Currency [0]" xfId="1" builtinId="7"/>
     <cellStyle name="Heading 1" xfId="2" builtinId="16"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="3" tint="0.7999816888943144"/>
         </patternFill>
@@ -1096,200 +1096,200 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor theme="5"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G8"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="115" workbookViewId="0">
       <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="1.06640625" customWidth="1"/>
     <col min="2" max="2" width="6" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="14.3984375" customWidth="1"/>
     <col min="7" max="7" width="15.73046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row ht="28.5" customHeight="1" thickBot="1">
-      <c r="B1" s="4" t="s">
+      <c r="B1" s="5" t="s">
         <v>3</v>
       </c>
-      <c s="4"/>
-[...3 lines deleted...]
-      <c s="4"/>
+      <c s="5"/>
+      <c s="5"/>
+      <c s="5"/>
+      <c s="5"/>
+      <c s="5"/>
     </row>
     <row ht="17.65" thickTop="1" thickBot="1">
-      <c r="B2" s="5"/>
-      <c s="5" t="s">
+      <c r="B2" s="4"/>
+      <c s="4" t="s">
         <v>2</v>
       </c>
-      <c s="5" t="s">
+      <c s="4" t="s">
         <v>6</v>
       </c>
-      <c s="5" t="s">
+      <c s="4" t="s">
         <v>9</v>
       </c>
-      <c s="5" t="s">
+      <c s="4" t="s">
         <v>7</v>
       </c>
-      <c s="5" t="s">
+      <c s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row ht="16.15" thickTop="1">
       <c r="B3" s="8" t="s">
         <v>1</v>
       </c>
-      <c s="1">
+      <c s="2">
         <f ca="1" t="shared" si="0" ref="C3:F6">ROUND(RAND()*1000000,2)</f>
-        <v>643188.96</v>
-[...11 lines deleted...]
-        <v>650352.47</v>
+        <v>887691.95</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>368658.35</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>256725.9</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>872936.96</v>
       </c>
       <c s="10">
         <f ca="1" t="shared" si="1" ref="G3:G6">SUM(C3:F3)</f>
-        <v>2622375.17</v>
+        <v>2386013.1599999997</v>
       </c>
     </row>
     <row ht="15.75">
       <c r="B4" s="7" t="s">
         <v>4</v>
       </c>
-      <c s="2">
-[...13 lines deleted...]
-        <v>50886.79</v>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>620069.87</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>743909.46</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>830135.34</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>365633.12</v>
       </c>
       <c s="10">
         <f ca="1" t="shared" si="1"/>
-        <v>1836261.83</v>
+        <v>2559747.79</v>
       </c>
     </row>
     <row ht="15.75">
       <c r="B5" s="8" t="s">
         <v>8</v>
       </c>
-      <c s="1">
-[...13 lines deleted...]
-        <v>245100.33</v>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>431218.54</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>524655.82</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>979619.32</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>992834.11</v>
       </c>
       <c s="10">
         <f ca="1" t="shared" si="1"/>
-        <v>2410065.56</v>
+        <v>2928327.7899999996</v>
       </c>
     </row>
     <row ht="15.75">
       <c r="B6" s="7" t="s">
         <v>0</v>
       </c>
-      <c s="2">
-[...13 lines deleted...]
-        <v>993438.99</v>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>980426.12</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>360821.1</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>625903.93</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>448110.72</v>
       </c>
       <c s="10">
         <f ca="1" t="shared" si="1"/>
-        <v>3287661.3</v>
+        <v>2415261.87</v>
       </c>
     </row>
     <row ht="16.9">
       <c r="B7" s="9" t="s">
         <v>5</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2" ref="C7:G7">SUM(C3:C6)</f>
-        <v>2351404.12</v>
+        <v>2919406.48</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>2829934.82</v>
+        <v>1998044.73</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>3035246.34</v>
+        <v>2692384.49</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>1939778.58</v>
+        <v>2679514.91</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>10156363.86</v>
+        <v>10289350.61</v>
       </c>
     </row>
     <row>
       <c r="B8" s="3"/>
       <c s="3"/>
       <c s="3"/>
       <c s="3"/>
       <c s="3"/>
       <c s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:G1"/>
   </mergeCells>
   <conditionalFormatting sqref="B3:G6">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="1" right="1" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;18ABC Company Sales for 2008</oddHeader>
   </headerFooter>