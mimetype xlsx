--- v9 (2026-06-19)
+++ v10 (2026-07-29)
@@ -264,64 +264,64 @@
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="42" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="42" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="42" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="42" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="42" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Currency [0]" xfId="1" builtinId="7"/>
     <cellStyle name="Heading 1" xfId="2" builtinId="16"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="3" tint="0.7999816888943144"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
 </styleSheet>
 </file>
 
@@ -1096,200 +1096,200 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor theme="5"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G8"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="115" workbookViewId="0">
       <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="1.06640625" customWidth="1"/>
     <col min="2" max="2" width="6" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="14.3984375" customWidth="1"/>
     <col min="7" max="7" width="15.73046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row ht="28.5" customHeight="1" thickBot="1">
-      <c r="B1" s="5" t="s">
+      <c r="B1" s="4" t="s">
         <v>3</v>
       </c>
-      <c s="5"/>
-[...3 lines deleted...]
-      <c s="5"/>
+      <c s="4"/>
+      <c s="4"/>
+      <c s="4"/>
+      <c s="4"/>
+      <c s="4"/>
     </row>
     <row ht="17.65" thickTop="1" thickBot="1">
-      <c r="B2" s="4"/>
-      <c s="4" t="s">
+      <c r="B2" s="5"/>
+      <c s="5" t="s">
         <v>2</v>
       </c>
-      <c s="4" t="s">
+      <c s="5" t="s">
         <v>6</v>
       </c>
-      <c s="4" t="s">
+      <c s="5" t="s">
         <v>9</v>
       </c>
-      <c s="4" t="s">
+      <c s="5" t="s">
         <v>7</v>
       </c>
-      <c s="4" t="s">
+      <c s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row ht="16.15" thickTop="1">
-      <c r="B3" s="8" t="s">
+      <c r="B3" s="7" t="s">
         <v>1</v>
       </c>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="0" ref="C3:F6">ROUND(RAND()*1000000,2)</f>
-        <v>887691.95</v>
-[...11 lines deleted...]
-        <v>872936.96</v>
+        <v>211568.55</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>224038.82</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>251485.58</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>328766.87</v>
       </c>
       <c s="10">
         <f ca="1" t="shared" si="1" ref="G3:G6">SUM(C3:F3)</f>
-        <v>2386013.1599999997</v>
+        <v>1015859.82</v>
       </c>
     </row>
     <row ht="15.75">
-      <c r="B4" s="7" t="s">
+      <c r="B4" s="8" t="s">
         <v>4</v>
       </c>
-      <c s="1">
-[...13 lines deleted...]
-        <v>365633.12</v>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>47943.1</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>746591.04</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>445196.52</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>950407.34</v>
       </c>
       <c s="10">
         <f ca="1" t="shared" si="1"/>
-        <v>2559747.79</v>
+        <v>2190138</v>
       </c>
     </row>
     <row ht="15.75">
-      <c r="B5" s="8" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
-      <c s="2">
-[...13 lines deleted...]
-        <v>992834.11</v>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>586851.44</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>315858.7</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>836055.02</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>358742.04</v>
       </c>
       <c s="10">
         <f ca="1" t="shared" si="1"/>
-        <v>2928327.7899999996</v>
+        <v>2097507.1999999997</v>
       </c>
     </row>
     <row ht="15.75">
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="8" t="s">
         <v>0</v>
       </c>
-      <c s="1">
-[...13 lines deleted...]
-        <v>448110.72</v>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>191076.64</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>453652.2</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>241283.05</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>11260.88</v>
       </c>
       <c s="10">
         <f ca="1" t="shared" si="1"/>
-        <v>2415261.87</v>
+        <v>897272.7700000001</v>
       </c>
     </row>
     <row ht="16.9">
       <c r="B7" s="9" t="s">
         <v>5</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2" ref="C7:G7">SUM(C3:C6)</f>
-        <v>2919406.48</v>
+        <v>1037439.73</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>1998044.73</v>
+        <v>1740140.76</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>2692384.49</v>
+        <v>1774020.1700000002</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>2679514.91</v>
+        <v>1649177.13</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>10289350.61</v>
+        <v>6200777.79</v>
       </c>
     </row>
     <row>
       <c r="B8" s="3"/>
       <c s="3"/>
       <c s="3"/>
       <c s="3"/>
       <c s="3"/>
       <c s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:G1"/>
   </mergeCells>
   <conditionalFormatting sqref="B3:G6">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="1" right="1" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;18ABC Company Sales for 2008</oddHeader>
   </headerFooter>