--- v10 (2026-07-29)
+++ v11 (2026-08-18)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Profit Report" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="EastProfit" localSheetId="0">'Profit Report'!$E$3:$E$6</definedName>
     <definedName name="NorthProfit" localSheetId="0">'Profit Report'!$C$3:$C$6</definedName>
     <definedName name="SouthProfit" localSheetId="0">'Profit Report'!$D$3:$D$6</definedName>
     <definedName name="WestProfit" localSheetId="0">'Profit Report'!$F$3:$F$6</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Q4</t>
   </si>
   <si>
     <t>Q1</t>
@@ -266,62 +266,62 @@
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="42" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="42" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="42" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Currency [0]" xfId="1" builtinId="7"/>
     <cellStyle name="Heading 1" xfId="2" builtinId="16"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="3" tint="0.7999816888943144"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
 </styleSheet>
 </file>
 
@@ -1106,199 +1106,199 @@
   <dimension ref="B1:G8"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="115" workbookViewId="0">
       <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="1.06640625" customWidth="1"/>
     <col min="2" max="2" width="6" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="14.3984375" customWidth="1"/>
     <col min="7" max="7" width="15.73046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row ht="28.5" customHeight="1" thickBot="1">
       <c r="B1" s="4" t="s">
         <v>3</v>
       </c>
       <c s="4"/>
       <c s="4"/>
       <c s="4"/>
       <c s="4"/>
       <c s="4"/>
     </row>
     <row ht="17.65" thickTop="1" thickBot="1">
-      <c r="B2" s="5"/>
-      <c s="5" t="s">
+      <c r="B2" s="3"/>
+      <c s="3" t="s">
         <v>2</v>
       </c>
-      <c s="5" t="s">
+      <c s="3" t="s">
         <v>6</v>
       </c>
-      <c s="5" t="s">
+      <c s="3" t="s">
         <v>9</v>
       </c>
-      <c s="5" t="s">
+      <c s="3" t="s">
         <v>7</v>
       </c>
-      <c s="5" t="s">
+      <c s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row ht="16.15" thickTop="1">
-      <c r="B3" s="7" t="s">
+      <c r="B3" s="8" t="s">
         <v>1</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="C3:F6">ROUND(RAND()*1000000,2)</f>
-        <v>211568.55</v>
+        <v>522356.24</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="0"/>
-        <v>224038.82</v>
+        <v>855855.99</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="0"/>
-        <v>251485.58</v>
+        <v>500180.15</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="0"/>
-        <v>328766.87</v>
+        <v>541648.92</v>
       </c>
       <c s="10">
         <f ca="1" t="shared" si="1" ref="G3:G6">SUM(C3:F3)</f>
-        <v>1015859.82</v>
+        <v>2420041.3</v>
       </c>
     </row>
     <row ht="15.75">
-      <c r="B4" s="8" t="s">
+      <c r="B4" s="7" t="s">
         <v>4</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>47943.1</v>
+        <v>619012.29</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>746591.04</v>
+        <v>890066.58</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>445196.52</v>
+        <v>647178.92</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>950407.34</v>
+        <v>255742.07</v>
       </c>
       <c s="10">
         <f ca="1" t="shared" si="1"/>
-        <v>2190138</v>
+        <v>2411999.86</v>
       </c>
     </row>
     <row ht="15.75">
-      <c r="B5" s="7" t="s">
+      <c r="B5" s="8" t="s">
         <v>8</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="0"/>
-        <v>586851.44</v>
+        <v>554449.55</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="0"/>
-        <v>315858.7</v>
+        <v>76782.79</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="0"/>
-        <v>836055.02</v>
+        <v>411438.77</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="0"/>
-        <v>358742.04</v>
+        <v>549813.06</v>
       </c>
       <c s="10">
         <f ca="1" t="shared" si="1"/>
-        <v>2097507.1999999997</v>
+        <v>1592484.1700000002</v>
       </c>
     </row>
     <row ht="15.75">
-      <c r="B6" s="8" t="s">
+      <c r="B6" s="7" t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>191076.64</v>
+        <v>239157.99</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>453652.2</v>
+        <v>929612.47</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>241283.05</v>
+        <v>632088.74</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>11260.88</v>
+        <v>683181.17</v>
       </c>
       <c s="10">
         <f ca="1" t="shared" si="1"/>
-        <v>897272.7700000001</v>
+        <v>2484040.37</v>
       </c>
     </row>
     <row ht="16.9">
       <c r="B7" s="9" t="s">
         <v>5</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2" ref="C7:G7">SUM(C3:C6)</f>
-        <v>1037439.73</v>
+        <v>1934976.07</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>1740140.76</v>
+        <v>2752317.83</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>1774020.1700000002</v>
+        <v>2190886.58</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>1649177.13</v>
+        <v>2030385.2200000002</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>6200777.79</v>
+        <v>8908565.7</v>
       </c>
     </row>
     <row>
-      <c r="B8" s="3"/>
-[...4 lines deleted...]
-      <c s="3"/>
+      <c r="B8" s="5"/>
+      <c s="5"/>
+      <c s="5"/>
+      <c s="5"/>
+      <c s="5"/>
+      <c s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:G1"/>
   </mergeCells>
   <conditionalFormatting sqref="B3:G6">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="1" right="1" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;18ABC Company Sales for 2008</oddHeader>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>