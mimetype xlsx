--- v11 (2026-08-18)
+++ v12 (2026-09-07)
@@ -264,64 +264,64 @@
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="42" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="42" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="42" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="42" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Currency [0]" xfId="1" builtinId="7"/>
     <cellStyle name="Heading 1" xfId="2" builtinId="16"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="3" tint="0.7999816888943144"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
 </styleSheet>
 </file>
 
@@ -1096,200 +1096,200 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor theme="5"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G8"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="115" workbookViewId="0">
       <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="1.06640625" customWidth="1"/>
     <col min="2" max="2" width="6" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="14.3984375" customWidth="1"/>
     <col min="7" max="7" width="15.73046875" customWidth="1"/>
   </cols>
   <sheetData>
     <row ht="28.5" customHeight="1" thickBot="1">
-      <c r="B1" s="4" t="s">
+      <c r="B1" s="3" t="s">
         <v>3</v>
       </c>
-      <c s="4"/>
-[...3 lines deleted...]
-      <c s="4"/>
+      <c s="3"/>
+      <c s="3"/>
+      <c s="3"/>
+      <c s="3"/>
+      <c s="3"/>
     </row>
     <row ht="17.65" thickTop="1" thickBot="1">
-      <c r="B2" s="3"/>
-      <c s="3" t="s">
+      <c r="B2" s="4"/>
+      <c s="4" t="s">
         <v>2</v>
       </c>
-      <c s="3" t="s">
+      <c s="4" t="s">
         <v>6</v>
       </c>
-      <c s="3" t="s">
+      <c s="4" t="s">
         <v>9</v>
       </c>
-      <c s="3" t="s">
+      <c s="4" t="s">
         <v>7</v>
       </c>
-      <c s="3" t="s">
+      <c s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row ht="16.15" thickTop="1">
-      <c r="B3" s="8" t="s">
+      <c r="B3" s="7" t="s">
         <v>1</v>
       </c>
-      <c s="1">
+      <c s="2">
         <f ca="1" t="shared" si="0" ref="C3:F6">ROUND(RAND()*1000000,2)</f>
-        <v>522356.24</v>
-[...11 lines deleted...]
-        <v>541648.92</v>
+        <v>103010.36</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>503881.36</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>296197.01</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>479628.32</v>
       </c>
       <c s="10">
         <f ca="1" t="shared" si="1" ref="G3:G6">SUM(C3:F3)</f>
-        <v>2420041.3</v>
+        <v>1382717.05</v>
       </c>
     </row>
     <row ht="15.75">
-      <c r="B4" s="7" t="s">
+      <c r="B4" s="8" t="s">
         <v>4</v>
       </c>
-      <c s="2">
-[...13 lines deleted...]
-        <v>255742.07</v>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>225748.39</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>201678.34</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>832418.81</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>449867.12</v>
       </c>
       <c s="10">
         <f ca="1" t="shared" si="1"/>
-        <v>2411999.86</v>
+        <v>1709712.6600000001</v>
       </c>
     </row>
     <row ht="15.75">
-      <c r="B5" s="8" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
-      <c s="1">
-[...13 lines deleted...]
-        <v>549813.06</v>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>482049.09</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>778509.35</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>382691.45</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>277775</v>
       </c>
       <c s="10">
         <f ca="1" t="shared" si="1"/>
-        <v>1592484.1700000002</v>
+        <v>1921024.89</v>
       </c>
     </row>
     <row ht="15.75">
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="8" t="s">
         <v>0</v>
       </c>
-      <c s="2">
-[...13 lines deleted...]
-        <v>683181.17</v>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>777619.26</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>771751.24</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>55671.79</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>983123.11</v>
       </c>
       <c s="10">
         <f ca="1" t="shared" si="1"/>
-        <v>2484040.37</v>
+        <v>2588165.4</v>
       </c>
     </row>
     <row ht="16.9">
       <c r="B7" s="9" t="s">
         <v>5</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2" ref="C7:G7">SUM(C3:C6)</f>
-        <v>1934976.07</v>
+        <v>1588427.1</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>2752317.83</v>
+        <v>2255820.29</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>2190886.58</v>
+        <v>1566979.06</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>2030385.2200000002</v>
+        <v>2190393.55</v>
       </c>
       <c s="6">
         <f ca="1" t="shared" si="2"/>
-        <v>8908565.7</v>
+        <v>7601620</v>
       </c>
     </row>
     <row>
       <c r="B8" s="5"/>
       <c s="5"/>
       <c s="5"/>
       <c s="5"/>
       <c s="5"/>
       <c s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:G1"/>
   </mergeCells>
   <conditionalFormatting sqref="B3:G6">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="1" right="1" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;18ABC Company Sales for 2008</oddHeader>
   </headerFooter>