--- v3 (2026-03-30)
+++ v4 (2026-04-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.52.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="6ITbphU0GUh7C5+Z9zjrBq3NJ5A9u2OKPZCR45ECUwmCK1xO0JJdhp9W4kvcezTZyhp2Z5EJdH1S3EPYky+VFg==" workbookSaltValue="oqq+OmTBwT1IeyeK16CmsQ==" workbookSpinCount="100000" lockStructure="1" lockWindows="1"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="xbLUthraB5fHSWVY7h82W0qCkwWHE+bJ4A/bKQEJ6fL7AXAT2SIA/D/ShR6gNNAhw4le4bssxkEh3eorcbX+zQ==" workbookSaltValue="p1iVZSKYd4oqXWxkycgtUQ==" workbookSpinCount="100000" lockStructure="1" lockWindows="1"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Hello World!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>