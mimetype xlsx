--- v4 (2026-04-19)
+++ v5 (2026-05-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="xbLUthraB5fHSWVY7h82W0qCkwWHE+bJ4A/bKQEJ6fL7AXAT2SIA/D/ShR6gNNAhw4le4bssxkEh3eorcbX+zQ==" workbookSaltValue="p1iVZSKYd4oqXWxkycgtUQ==" workbookSpinCount="100000" lockStructure="1" lockWindows="1"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="23RhB07ZvLuZ2yDqZpryA8KEb9lJqQpohrFhL9e1tOHU5LpCQZfkTIW6RwBLhYOX/POIjTRn9uMj1QW9iwHg8w==" workbookSaltValue="E44gSIkfME9ycIhOTYL1gQ==" workbookSpinCount="100000" lockStructure="1" lockWindows="1"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Hello World!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>