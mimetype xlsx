--- v5 (2026-05-09)
+++ v6 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="23RhB07ZvLuZ2yDqZpryA8KEb9lJqQpohrFhL9e1tOHU5LpCQZfkTIW6RwBLhYOX/POIjTRn9uMj1QW9iwHg8w==" workbookSaltValue="E44gSIkfME9ycIhOTYL1gQ==" workbookSpinCount="100000" lockStructure="1" lockWindows="1"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="Ee3jfJ47R2wqAWakzDn5KjynTz9nLl3ZHYtdp37+UsOCem+CuUdE5upsY/bndwoi4hgaEPNv8CyENTZBrr/cCQ==" workbookSaltValue="Mz6iF2FZvLIZ8BzDGGtbzQ==" workbookSpinCount="100000" lockStructure="1" lockWindows="1"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Hello World!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>