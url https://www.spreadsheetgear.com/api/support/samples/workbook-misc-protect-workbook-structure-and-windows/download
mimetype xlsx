--- v6 (2026-06-18)
+++ v7 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="Ee3jfJ47R2wqAWakzDn5KjynTz9nLl3ZHYtdp37+UsOCem+CuUdE5upsY/bndwoi4hgaEPNv8CyENTZBrr/cCQ==" workbookSaltValue="Mz6iF2FZvLIZ8BzDGGtbzQ==" workbookSpinCount="100000" lockStructure="1" lockWindows="1"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="nNgGxad2uMu9AUQwx4daCLpJxdSZzQHN8AV0CNSkpOCXc6VeB8fI28Fk0dkshqtPNnFnod6biGbuvzVb5pg9ow==" workbookSaltValue="qZhKfbaVwJttMIxbg0BFEw==" workbookSpinCount="100000" lockStructure="1" lockWindows="1"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Hello World!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>