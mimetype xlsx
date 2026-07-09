--- v7 (2026-06-18)
+++ v8 (2026-07-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="nNgGxad2uMu9AUQwx4daCLpJxdSZzQHN8AV0CNSkpOCXc6VeB8fI28Fk0dkshqtPNnFnod6biGbuvzVb5pg9ow==" workbookSaltValue="qZhKfbaVwJttMIxbg0BFEw==" workbookSpinCount="100000" lockStructure="1" lockWindows="1"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="sZqdw7gopaNMGWozsbdKXP2fSbQiWeN/WjWLWUGE/hj4/B+lfGmjWCxSAu1adMQssaxXF41nhsoEdesWBO/a+Q==" workbookSaltValue="XaVoi907UVSHcIp6wNeJcw==" workbookSpinCount="100000" lockStructure="1" lockWindows="1"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Hello World!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>