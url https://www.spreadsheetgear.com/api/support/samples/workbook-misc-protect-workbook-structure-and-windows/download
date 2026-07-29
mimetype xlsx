--- v8 (2026-07-09)
+++ v9 (2026-07-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="sZqdw7gopaNMGWozsbdKXP2fSbQiWeN/WjWLWUGE/hj4/B+lfGmjWCxSAu1adMQssaxXF41nhsoEdesWBO/a+Q==" workbookSaltValue="XaVoi907UVSHcIp6wNeJcw==" workbookSpinCount="100000" lockStructure="1" lockWindows="1"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="oQIDak3tBSeyx30Q/+s96sx5kBv+vHfHNt+a+uPyglofPTgpR8MzU5ApAQxArZJVwru6Kt+tdCg5j+f+vxbiAg==" workbookSaltValue="c8BI3A23oou0XxgIv9hLWQ==" workbookSpinCount="100000" lockStructure="1" lockWindows="1"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Hello World!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>