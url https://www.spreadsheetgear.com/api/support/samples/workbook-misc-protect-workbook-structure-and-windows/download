--- v9 (2026-07-29)
+++ v10 (2026-08-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="oQIDak3tBSeyx30Q/+s96sx5kBv+vHfHNt+a+uPyglofPTgpR8MzU5ApAQxArZJVwru6Kt+tdCg5j+f+vxbiAg==" workbookSaltValue="c8BI3A23oou0XxgIv9hLWQ==" workbookSpinCount="100000" lockStructure="1" lockWindows="1"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="DeYuwTvpqWtUTl8fzRSXKvBUpJSxZEkyZZFDe5KzLkuN2UYbvLvNYcpVUcL68nt7MgeD8Fj707iYWSuoU+FHew==" workbookSaltValue="R2mjP1fe47DLTOBET63a2Q==" workbookSpinCount="100000" lockStructure="1" lockWindows="1"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Hello World!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>