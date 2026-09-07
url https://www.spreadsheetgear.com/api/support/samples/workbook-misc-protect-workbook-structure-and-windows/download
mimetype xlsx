--- v10 (2026-08-18)
+++ v11 (2026-09-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="DeYuwTvpqWtUTl8fzRSXKvBUpJSxZEkyZZFDe5KzLkuN2UYbvLvNYcpVUcL68nt7MgeD8Fj707iYWSuoU+FHew==" workbookSaltValue="R2mjP1fe47DLTOBET63a2Q==" workbookSpinCount="100000" lockStructure="1" lockWindows="1"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="02lqhBywFlTN7Zk4JECT4EjhX2aS5OMyysCto3wgk1WaN4f3VWlMpf4ARtcNC1rxcLVd+MuRkjQ6G7nzYPltIQ==" workbookSaltValue="Jl3LsLva9KFVk4Yly9Fcog==" workbookSpinCount="100000" lockStructure="1" lockWindows="1"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Hello World!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>