--- v12 (2026-09-08)
+++ v13 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.84.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
@@ -466,112 +466,112 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c>
         <f ca="1">RAND()</f>
-        <v>0.8849615931044141</v>
+        <v>0.33862138107883943</v>
       </c>
     </row>
     <row r="3">
       <c>
         <f ca="1" t="shared" si="0" ref="A3:A10">RAND()</f>
-        <v>0.4164291205756365</v>
+        <v>0.773276690452275</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A3)</f>
-        <v>0.4164291205756365</v>
-[...5 lines deleted...]
-        <v>0.5073134035602278</v>
+        <v>0.773276690452275</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.5325030248739546</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A4)</f>
-        <v>0.9237425241358643</v>
-[...5 lines deleted...]
-        <v>0.6514962226886523</v>
+        <v>1.3057797153262296</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.5463520527893273</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A5)</f>
-        <v>1.5752387468245166</v>
-[...5 lines deleted...]
-        <v>0.4021008037457001</v>
+        <v>1.852131768115557</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.10545024422696514</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A6)</f>
-        <v>1.9773395505702167</v>
-[...5 lines deleted...]
-        <v>0.7209786253379091</v>
+        <v>1.957582012342522</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.3619276093378945</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A7)</f>
-        <v>2.698318175908126</v>
-[...5 lines deleted...]
-        <v>0.7577094566677696</v>
+        <v>2.3195096216804165</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.7567174482888683</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A8)</f>
-        <v>3.4560276325758954</v>
-[...5 lines deleted...]
-        <v>0.8285141835457788</v>
+        <v>3.076227069969285</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.4946075654810542</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A9)</f>
-        <v>4.284541816121674</v>
-[...5 lines deleted...]
-        <v>0.463822856588493</v>
+        <v>3.570834635450339</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.05053844943589336</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A10)</f>
-        <v>4.748364672710167</v>
+        <v>3.6213730848862324</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>