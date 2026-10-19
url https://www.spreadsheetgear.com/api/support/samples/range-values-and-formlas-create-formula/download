--- v13 (2026-09-29)
+++ v14 (2026-10-19)
@@ -466,112 +466,112 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c>
         <f ca="1">RAND()</f>
-        <v>0.33862138107883943</v>
+        <v>0.786135664173174</v>
       </c>
     </row>
     <row r="3">
       <c>
         <f ca="1" t="shared" si="0" ref="A3:A10">RAND()</f>
-        <v>0.773276690452275</v>
+        <v>0.9078544618629047</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A3)</f>
-        <v>0.773276690452275</v>
-[...5 lines deleted...]
-        <v>0.5325030248739546</v>
+        <v>0.9078544618629047</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.32094226650666613</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A4)</f>
-        <v>1.3057797153262296</v>
-[...5 lines deleted...]
-        <v>0.5463520527893273</v>
+        <v>1.2287967283695709</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.9776461689236289</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A5)</f>
-        <v>1.852131768115557</v>
-[...5 lines deleted...]
-        <v>0.10545024422696514</v>
+        <v>2.2064428972931998</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.6492071108495967</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A6)</f>
-        <v>1.957582012342522</v>
-[...5 lines deleted...]
-        <v>0.3619276093378945</v>
+        <v>2.8556500081427965</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.2322861065363755</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A7)</f>
-        <v>2.3195096216804165</v>
-[...5 lines deleted...]
-        <v>0.7567174482888683</v>
+        <v>3.087936114679172</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.3634023276470124</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A8)</f>
-        <v>3.076227069969285</v>
-[...5 lines deleted...]
-        <v>0.4946075654810542</v>
+        <v>3.4513384423261844</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.04499411002443132</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A9)</f>
-        <v>3.570834635450339</v>
-[...5 lines deleted...]
-        <v>0.05053844943589336</v>
+        <v>3.4963325523506157</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.6863477196110539</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A10)</f>
-        <v>3.6213730848862324</v>
+        <v>4.18268027196167</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>