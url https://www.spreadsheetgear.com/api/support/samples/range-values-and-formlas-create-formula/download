--- v3 (2026-03-31)
+++ v4 (2026-04-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.52.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
@@ -466,112 +466,112 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c>
         <f ca="1">RAND()</f>
-        <v>0.18704758726146054</v>
+        <v>0.38554733966518207</v>
       </c>
     </row>
     <row r="3">
       <c>
         <f ca="1" t="shared" si="0" ref="A3:A10">RAND()</f>
-        <v>0.9399664725460743</v>
+        <v>0.5312419959248471</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A3)</f>
-        <v>0.9399664725460743</v>
-[...5 lines deleted...]
-        <v>0.010292342652973296</v>
+        <v>0.5312419959248471</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.5525930779703803</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A4)</f>
-        <v>0.9502588151990476</v>
-[...5 lines deleted...]
-        <v>0.8059521181562728</v>
+        <v>1.0838350738952274</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.8575314308311519</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A5)</f>
-        <v>1.7562109333553204</v>
-[...5 lines deleted...]
-        <v>0.005199671061664191</v>
+        <v>1.9413665047263793</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.5395307094304833</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A6)</f>
-        <v>1.7614106044169846</v>
-[...5 lines deleted...]
-        <v>0.61918233698474</v>
+        <v>2.4808972141568626</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.832080390023707</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A7)</f>
-        <v>2.3805929414017246</v>
-[...5 lines deleted...]
-        <v>0.561519250652454</v>
+        <v>3.3129776041805696</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.9393170803554662</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A8)</f>
-        <v>2.9421121920541786</v>
-[...5 lines deleted...]
-        <v>0.8446439722474137</v>
+        <v>4.252294684536036</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.058108447199390234</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A9)</f>
-        <v>3.7867561643015923</v>
-[...5 lines deleted...]
-        <v>0.9318993831455344</v>
+        <v>4.310403131735426</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.42816508224453376</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A10)</f>
-        <v>4.718655547447127</v>
+        <v>4.73856821397996</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>