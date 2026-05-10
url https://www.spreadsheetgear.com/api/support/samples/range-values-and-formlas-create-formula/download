--- v4 (2026-04-20)
+++ v5 (2026-05-10)
@@ -466,112 +466,112 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c>
         <f ca="1">RAND()</f>
-        <v>0.38554733966518207</v>
+        <v>0.987217105861486</v>
       </c>
     </row>
     <row r="3">
       <c>
         <f ca="1" t="shared" si="0" ref="A3:A10">RAND()</f>
-        <v>0.5312419959248471</v>
+        <v>0.42356379974993263</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A3)</f>
-        <v>0.5312419959248471</v>
-[...5 lines deleted...]
-        <v>0.5525930779703803</v>
+        <v>0.42356379974993263</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.710927296347295</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A4)</f>
-        <v>1.0838350738952274</v>
-[...5 lines deleted...]
-        <v>0.8575314308311519</v>
+        <v>1.1344910960972276</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.91663993538657</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A5)</f>
-        <v>1.9413665047263793</v>
-[...5 lines deleted...]
-        <v>0.5395307094304833</v>
+        <v>2.0511310314837976</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.1167210204952509</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A6)</f>
-        <v>2.4808972141568626</v>
-[...5 lines deleted...]
-        <v>0.832080390023707</v>
+        <v>2.1678520519790485</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.28840542577987804</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A7)</f>
-        <v>3.3129776041805696</v>
-[...5 lines deleted...]
-        <v>0.9393170803554662</v>
+        <v>2.4562574777589266</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.26507487000543684</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A8)</f>
-        <v>4.252294684536036</v>
-[...5 lines deleted...]
-        <v>0.058108447199390234</v>
+        <v>2.7213323477643634</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.33955741335231515</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A9)</f>
-        <v>4.310403131735426</v>
-[...5 lines deleted...]
-        <v>0.42816508224453376</v>
+        <v>3.0608897611166785</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.34848587820503507</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A10)</f>
-        <v>4.73856821397996</v>
+        <v>3.4093756393217136</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>