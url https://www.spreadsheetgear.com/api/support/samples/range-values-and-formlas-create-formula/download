--- v5 (2026-05-10)
+++ v6 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
@@ -466,112 +466,112 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c>
         <f ca="1">RAND()</f>
-        <v>0.987217105861486</v>
+        <v>0.8063711237105213</v>
       </c>
     </row>
     <row r="3">
       <c>
         <f ca="1" t="shared" si="0" ref="A3:A10">RAND()</f>
-        <v>0.42356379974993263</v>
+        <v>0.21177252294720184</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A3)</f>
-        <v>0.42356379974993263</v>
-[...5 lines deleted...]
-        <v>0.710927296347295</v>
+        <v>0.21177252294720184</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.8744988321970597</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A4)</f>
-        <v>1.1344910960972276</v>
-[...5 lines deleted...]
-        <v>0.91663993538657</v>
+        <v>1.0862713551442615</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.27930584530192526</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A5)</f>
-        <v>2.0511310314837976</v>
-[...5 lines deleted...]
-        <v>0.1167210204952509</v>
+        <v>1.3655772004461868</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.6729300859903242</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A6)</f>
-        <v>2.1678520519790485</v>
-[...5 lines deleted...]
-        <v>0.28840542577987804</v>
+        <v>2.038507286436511</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.7335764536615184</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A7)</f>
-        <v>2.4562574777589266</v>
-[...5 lines deleted...]
-        <v>0.26507487000543684</v>
+        <v>2.7720837400980294</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.7454199274462772</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A8)</f>
-        <v>2.7213323477643634</v>
-[...5 lines deleted...]
-        <v>0.33955741335231515</v>
+        <v>3.5175036675443065</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.4473927039313903</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A9)</f>
-        <v>3.0608897611166785</v>
-[...5 lines deleted...]
-        <v>0.34848587820503507</v>
+        <v>3.964896371475697</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.10671752182980843</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A10)</f>
-        <v>3.4093756393217136</v>
+        <v>4.071613893305505</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>