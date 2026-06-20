--- v6 (2026-05-30)
+++ v7 (2026-06-20)
@@ -466,112 +466,112 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c>
         <f ca="1">RAND()</f>
-        <v>0.8063711237105213</v>
+        <v>0.33464434477610805</v>
       </c>
     </row>
     <row r="3">
       <c>
         <f ca="1" t="shared" si="0" ref="A3:A10">RAND()</f>
-        <v>0.21177252294720184</v>
+        <v>0.9695848484187852</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A3)</f>
-        <v>0.21177252294720184</v>
-[...5 lines deleted...]
-        <v>0.8744988321970597</v>
+        <v>0.9695848484187852</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.9380045459416531</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A4)</f>
-        <v>1.0862713551442615</v>
-[...5 lines deleted...]
-        <v>0.27930584530192526</v>
+        <v>1.9075893943604383</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.18996628853339992</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A5)</f>
-        <v>1.3655772004461868</v>
-[...5 lines deleted...]
-        <v>0.6729300859903242</v>
+        <v>2.097555682893838</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.6538423158224562</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A6)</f>
-        <v>2.038507286436511</v>
-[...5 lines deleted...]
-        <v>0.7335764536615184</v>
+        <v>2.7513979987162944</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.9209391582955817</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A7)</f>
-        <v>2.7720837400980294</v>
-[...5 lines deleted...]
-        <v>0.7454199274462772</v>
+        <v>3.672337157011876</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.12578506678398504</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A8)</f>
-        <v>3.5175036675443065</v>
-[...5 lines deleted...]
-        <v>0.4473927039313903</v>
+        <v>3.798122223795861</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.19706449622835187</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A9)</f>
-        <v>3.964896371475697</v>
-[...5 lines deleted...]
-        <v>0.10671752182980843</v>
+        <v>3.995186720024213</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.8069969201583911</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A10)</f>
-        <v>4.071613893305505</v>
+        <v>4.802183640182604</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>