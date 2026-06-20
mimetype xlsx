--- v7 (2026-06-20)
+++ v8 (2026-06-20)
@@ -466,112 +466,112 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c>
         <f ca="1">RAND()</f>
-        <v>0.33464434477610805</v>
+        <v>0.9960260619991095</v>
       </c>
     </row>
     <row r="3">
       <c>
         <f ca="1" t="shared" si="0" ref="A3:A10">RAND()</f>
-        <v>0.9695848484187852</v>
+        <v>0.5819631993733294</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A3)</f>
-        <v>0.9695848484187852</v>
-[...5 lines deleted...]
-        <v>0.9380045459416531</v>
+        <v>0.5819631993733294</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.41749641096264956</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A4)</f>
-        <v>1.9075893943604383</v>
-[...5 lines deleted...]
-        <v>0.18996628853339992</v>
+        <v>0.999459610335979</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.41749154239215613</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A5)</f>
-        <v>2.097555682893838</v>
-[...5 lines deleted...]
-        <v>0.6538423158224562</v>
+        <v>1.416951152728135</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.321452178337033</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A6)</f>
-        <v>2.7513979987162944</v>
-[...5 lines deleted...]
-        <v>0.9209391582955817</v>
+        <v>1.738403331065168</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.9524575328885811</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A7)</f>
-        <v>3.672337157011876</v>
-[...5 lines deleted...]
-        <v>0.12578506678398504</v>
+        <v>2.6908608639537492</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.9946385185814011</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A8)</f>
-        <v>3.798122223795861</v>
-[...5 lines deleted...]
-        <v>0.19706449622835187</v>
+        <v>3.6854993825351503</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.9384941529910353</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A9)</f>
-        <v>3.995186720024213</v>
-[...5 lines deleted...]
-        <v>0.8069969201583911</v>
+        <v>4.623993535526186</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.12997839745102446</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A10)</f>
-        <v>4.802183640182604</v>
+        <v>4.75397193297721</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>