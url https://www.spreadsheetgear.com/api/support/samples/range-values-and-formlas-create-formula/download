--- v8 (2026-06-20)
+++ v9 (2026-07-10)
@@ -466,112 +466,112 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c>
         <f ca="1">RAND()</f>
-        <v>0.9960260619991095</v>
+        <v>0.03275609493026366</v>
       </c>
     </row>
     <row r="3">
       <c>
         <f ca="1" t="shared" si="0" ref="A3:A10">RAND()</f>
-        <v>0.5819631993733294</v>
+        <v>0.9891496322512578</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A3)</f>
-        <v>0.5819631993733294</v>
-[...5 lines deleted...]
-        <v>0.41749641096264956</v>
+        <v>0.9891496322512578</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.9455404226507289</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A4)</f>
-        <v>0.999459610335979</v>
-[...5 lines deleted...]
-        <v>0.41749154239215613</v>
+        <v>1.9346900549019868</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.580439414405503</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A5)</f>
-        <v>1.416951152728135</v>
-[...5 lines deleted...]
-        <v>0.321452178337033</v>
+        <v>2.5151294693074897</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.48244856733516706</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A6)</f>
-        <v>1.738403331065168</v>
-[...5 lines deleted...]
-        <v>0.9524575328885811</v>
+        <v>2.9975780366426568</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.7978642654834331</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A7)</f>
-        <v>2.6908608639537492</v>
-[...5 lines deleted...]
-        <v>0.9946385185814011</v>
+        <v>3.79544230212609</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.46321864327635875</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A8)</f>
-        <v>3.6854993825351503</v>
-[...5 lines deleted...]
-        <v>0.9384941529910353</v>
+        <v>4.258660945402449</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.7805075927396228</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A9)</f>
-        <v>4.623993535526186</v>
-[...5 lines deleted...]
-        <v>0.12997839745102446</v>
+        <v>5.039168538142071</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.06286895082905897</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A10)</f>
-        <v>4.75397193297721</v>
+        <v>5.10203748897113</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>