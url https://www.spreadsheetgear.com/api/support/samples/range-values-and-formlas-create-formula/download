--- v9 (2026-07-10)
+++ v10 (2026-07-30)
@@ -466,112 +466,112 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c>
         <f ca="1">RAND()</f>
-        <v>0.03275609493026366</v>
+        <v>0.966667835317649</v>
       </c>
     </row>
     <row r="3">
       <c>
         <f ca="1" t="shared" si="0" ref="A3:A10">RAND()</f>
-        <v>0.9891496322512578</v>
+        <v>0.6052339754098721</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A3)</f>
-        <v>0.9891496322512578</v>
-[...5 lines deleted...]
-        <v>0.9455404226507289</v>
+        <v>0.6052339754098721</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.966564554440553</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A4)</f>
-        <v>1.9346900549019868</v>
-[...5 lines deleted...]
-        <v>0.580439414405503</v>
+        <v>1.5717985298504251</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.680199730733376</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A5)</f>
-        <v>2.5151294693074897</v>
-[...5 lines deleted...]
-        <v>0.48244856733516706</v>
+        <v>2.251998260583801</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.7177841070159818</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A6)</f>
-        <v>2.9975780366426568</v>
-[...5 lines deleted...]
-        <v>0.7978642654834331</v>
+        <v>2.969782367599783</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.893005144196823</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A7)</f>
-        <v>3.79544230212609</v>
-[...5 lines deleted...]
-        <v>0.46321864327635875</v>
+        <v>3.862787511796606</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.21205047221587847</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A8)</f>
-        <v>4.258660945402449</v>
-[...5 lines deleted...]
-        <v>0.7805075927396228</v>
+        <v>4.074837984012484</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.6978809836303732</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A9)</f>
-        <v>5.039168538142071</v>
-[...5 lines deleted...]
-        <v>0.06286895082905897</v>
+        <v>4.772718967642858</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.39339080233148316</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A10)</f>
-        <v>5.10203748897113</v>
+        <v>5.166109769974341</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>