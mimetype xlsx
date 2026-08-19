--- v10 (2026-07-30)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
@@ -466,112 +466,112 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c>
         <f ca="1">RAND()</f>
-        <v>0.966667835317649</v>
+        <v>0.5952491665491877</v>
       </c>
     </row>
     <row r="3">
       <c>
         <f ca="1" t="shared" si="0" ref="A3:A10">RAND()</f>
-        <v>0.6052339754098721</v>
+        <v>0.23940842762367254</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A3)</f>
-        <v>0.6052339754098721</v>
-[...5 lines deleted...]
-        <v>0.966564554440553</v>
+        <v>0.23940842762367254</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.3110353122152958</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A4)</f>
-        <v>1.5717985298504251</v>
-[...5 lines deleted...]
-        <v>0.680199730733376</v>
+        <v>0.5504437398389683</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.6476371199917024</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A5)</f>
-        <v>2.251998260583801</v>
-[...5 lines deleted...]
-        <v>0.7177841070159818</v>
+        <v>1.1980808598306707</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.8478649902125781</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A6)</f>
-        <v>2.969782367599783</v>
-[...5 lines deleted...]
-        <v>0.893005144196823</v>
+        <v>2.045945850043249</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.7426509921447657</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A7)</f>
-        <v>3.862787511796606</v>
-[...5 lines deleted...]
-        <v>0.21205047221587847</v>
+        <v>2.7885968421880145</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.22287603648960985</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A8)</f>
-        <v>4.074837984012484</v>
-[...5 lines deleted...]
-        <v>0.6978809836303732</v>
+        <v>3.0114728786776244</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.458072439519154</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A9)</f>
-        <v>4.772718967642858</v>
-[...5 lines deleted...]
-        <v>0.39339080233148316</v>
+        <v>3.4695453181967784</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.9093972610333596</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A10)</f>
-        <v>5.166109769974341</v>
+        <v>4.378942579230138</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>