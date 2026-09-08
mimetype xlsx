--- v11 (2026-08-19)
+++ v12 (2026-09-08)
@@ -466,112 +466,112 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c>
         <f ca="1">RAND()</f>
-        <v>0.5952491665491877</v>
+        <v>0.8849615931044141</v>
       </c>
     </row>
     <row r="3">
       <c>
         <f ca="1" t="shared" si="0" ref="A3:A10">RAND()</f>
-        <v>0.23940842762367254</v>
+        <v>0.4164291205756365</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A3)</f>
-        <v>0.23940842762367254</v>
-[...5 lines deleted...]
-        <v>0.3110353122152958</v>
+        <v>0.4164291205756365</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.5073134035602278</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A4)</f>
-        <v>0.5504437398389683</v>
-[...5 lines deleted...]
-        <v>0.6476371199917024</v>
+        <v>0.9237425241358643</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.6514962226886523</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A5)</f>
-        <v>1.1980808598306707</v>
-[...5 lines deleted...]
-        <v>0.8478649902125781</v>
+        <v>1.5752387468245166</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.4021008037457001</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A6)</f>
-        <v>2.045945850043249</v>
-[...5 lines deleted...]
-        <v>0.7426509921447657</v>
+        <v>1.9773395505702167</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.7209786253379091</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A7)</f>
-        <v>2.7885968421880145</v>
-[...5 lines deleted...]
-        <v>0.22287603648960985</v>
+        <v>2.698318175908126</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.7577094566677696</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A8)</f>
-        <v>3.0114728786776244</v>
-[...5 lines deleted...]
-        <v>0.458072439519154</v>
+        <v>3.4560276325758954</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.8285141835457788</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A9)</f>
-        <v>3.4695453181967784</v>
-[...5 lines deleted...]
-        <v>0.9093972610333596</v>
+        <v>4.284541816121674</v>
+      </c>
+    </row>
+    <row>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>0.463822856588493</v>
       </c>
       <c>
         <f ca="1">SUM($A$3:$A10)</f>
-        <v>4.378942579230138</v>
+        <v>4.748364672710167</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>