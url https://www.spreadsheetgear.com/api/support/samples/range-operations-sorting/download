--- v4 (2026-03-29)
+++ v5 (2026-04-19)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.52.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Chili Powder</t>
   </si>
   <si>
     <t>Garlic Powder</t>
   </si>
   <si>
     <t>Marjoram</t>
   </si>
   <si>
     <t>Basil</t>
   </si>
@@ -500,91 +500,91 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.40625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.2578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
+        <v>3</v>
+      </c>
+      <c s="1">
+        <v>5000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>1</v>
+      </c>
+      <c s="1">
+        <v>5000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>5</v>
+      </c>
+      <c s="1">
+        <v>5000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>7</v>
+      </c>
+      <c s="1">
+        <v>4000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
         <v>0</v>
-      </c>
-[...54 lines deleted...]
-        <v>7</v>
       </c>
       <c s="1">
         <v>1000</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>