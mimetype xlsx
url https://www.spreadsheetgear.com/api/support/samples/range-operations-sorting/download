--- v5 (2026-04-19)
+++ v6 (2026-05-09)
@@ -503,88 +503,88 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.40625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.2578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>3</v>
       </c>
       <c s="1">
-        <v>5000</v>
+        <v>4000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>5</v>
+      </c>
+      <c s="1">
+        <v>4000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c s="1">
+        <v>4000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>7</v>
+      </c>
+      <c s="1">
+        <v>1000</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>1</v>
       </c>
       <c s="1">
-        <v>5000</v>
-[...43 lines deleted...]
-      <c t="s">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>