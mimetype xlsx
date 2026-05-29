--- v6 (2026-05-09)
+++ v7 (2026-05-29)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Chili Powder</t>
   </si>
   <si>
     <t>Garlic Powder</t>
   </si>
   <si>
     <t>Marjoram</t>
   </si>
   <si>
     <t>Basil</t>
   </si>
@@ -503,88 +503,88 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.40625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.2578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>3</v>
       </c>
       <c s="1">
+        <v>5000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c s="1">
         <v>4000</v>
       </c>
     </row>
     <row>
       <c t="s">
+        <v>2</v>
+      </c>
+      <c s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
         <v>5</v>
       </c>
       <c s="1">
-        <v>4000</v>
+        <v>3000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>1</v>
+      </c>
+      <c s="1">
+        <v>2000</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>6</v>
       </c>
       <c s="1">
-        <v>4000</v>
+        <v>1000</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>0</v>
       </c>
       <c s="1">
-        <v>3000</v>
-[...15 lines deleted...]
-        <v>1000</v>
+        <v>0</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>7</v>
-      </c>
-[...6 lines deleted...]
-        <v>1</v>
       </c>
       <c s="1">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>