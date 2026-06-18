--- v7 (2026-05-29)
+++ v8 (2026-06-18)
@@ -500,91 +500,91 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.40625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.2578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
+        <v>1</v>
+      </c>
+      <c s="1">
+        <v>5000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c s="1">
+        <v>5000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
         <v>3</v>
       </c>
       <c s="1">
-        <v>5000</v>
-[...15 lines deleted...]
-        <v>3000</v>
+        <v>2000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="1">
+        <v>1000</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>5</v>
       </c>
       <c s="1">
-        <v>3000</v>
-[...7 lines deleted...]
-        <v>2000</v>
+        <v>0</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>7</v>
+      </c>
+      <c s="1">
+        <v>0</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>6</v>
-      </c>
-[...14 lines deleted...]
-        <v>7</v>
       </c>
       <c s="1">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>