--- v8 (2026-06-18)
+++ v9 (2026-06-19)
@@ -500,91 +500,91 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.40625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.2578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
+        <v>2</v>
+      </c>
+      <c s="1">
+        <v>5000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>3</v>
+      </c>
+      <c s="1">
+        <v>4000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c s="1">
+        <v>4000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
         <v>1</v>
       </c>
       <c s="1">
-        <v>5000</v>
-[...12 lines deleted...]
-        <v>4</v>
+        <v>4000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>0</v>
       </c>
       <c s="1">
         <v>3000</v>
       </c>
     </row>
     <row>
       <c t="s">
-        <v>3</v>
+        <v>7</v>
+      </c>
+      <c s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>5</v>
       </c>
       <c s="1">
         <v>2000</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>6</v>
       </c>
       <c s="1">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>