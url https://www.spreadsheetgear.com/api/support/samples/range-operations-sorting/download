--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -508,83 +508,83 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.40625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.2578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>2</v>
       </c>
       <c s="1">
         <v>5000</v>
       </c>
     </row>
     <row>
       <c t="s">
+        <v>4</v>
+      </c>
+      <c s="1">
+        <v>4000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="1">
+        <v>4000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>1</v>
+      </c>
+      <c s="1">
+        <v>4000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c s="1">
+        <v>4000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
         <v>3</v>
       </c>
       <c s="1">
-        <v>4000</v>
-[...23 lines deleted...]
-        <v>3000</v>
+        <v>2000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>5</v>
+      </c>
+      <c s="1">
+        <v>1000</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>7</v>
-      </c>
-[...14 lines deleted...]
-        <v>6</v>
       </c>
       <c s="1">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>