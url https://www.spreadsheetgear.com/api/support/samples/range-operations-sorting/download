--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -500,91 +500,91 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.40625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.2578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
+        <v>5</v>
+      </c>
+      <c s="1">
+        <v>5000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>7</v>
+      </c>
+      <c s="1">
+        <v>5000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>3</v>
+      </c>
+      <c s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>1</v>
+      </c>
+      <c s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
         <v>2</v>
       </c>
       <c s="1">
-        <v>5000</v>
-[...23 lines deleted...]
-        <v>4000</v>
+        <v>1000</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>6</v>
       </c>
       <c s="1">
-        <v>4000</v>
-[...14 lines deleted...]
-      <c s="1">
         <v>1000</v>
-      </c>
-[...6 lines deleted...]
-        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>