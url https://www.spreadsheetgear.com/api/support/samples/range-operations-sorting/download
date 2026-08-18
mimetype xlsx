--- v11 (2026-07-29)
+++ v12 (2026-08-18)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Chili Powder</t>
   </si>
   <si>
     <t>Garlic Powder</t>
   </si>
   <si>
     <t>Marjoram</t>
   </si>
   <si>
     <t>Basil</t>
   </si>
@@ -500,91 +500,91 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.40625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.2578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
+        <v>3</v>
+      </c>
+      <c s="1">
+        <v>4000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>1</v>
+      </c>
+      <c s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
         <v>5</v>
       </c>
       <c s="1">
-        <v>5000</v>
+        <v>2000</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
-        <v>5000</v>
-[...7 lines deleted...]
-        <v>3000</v>
+        <v>1000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c s="1">
+        <v>1000</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>4</v>
       </c>
       <c s="1">
-        <v>3000</v>
-[...3 lines deleted...]
-      <c t="s">
         <v>0</v>
-      </c>
-[...25 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>