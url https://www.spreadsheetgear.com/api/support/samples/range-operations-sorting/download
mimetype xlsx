--- v12 (2026-08-18)
+++ v13 (2026-09-07)
@@ -500,91 +500,91 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.40625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.2578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
+        <v>4</v>
+      </c>
+      <c s="1">
+        <v>5000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="1">
+        <v>4000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c s="1">
+        <v>4000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>1</v>
+      </c>
+      <c s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>5</v>
+      </c>
+      <c s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
+        <v>7</v>
+      </c>
+      <c s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row>
+      <c t="s">
         <v>3</v>
-      </c>
-[...54 lines deleted...]
-        <v>4</v>
       </c>
       <c s="1">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>