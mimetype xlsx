--- v3 (2026-03-31)
+++ v4 (2026-04-21)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.52.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
   <si>
     <t>This sheet is not protected with a password.</t>
   </si>
   <si>
     <t>Row 1 is not locked - you can edit this cell.</t>
   </si>
   <si>
     <t>This sheet is protected with a password.</t>
   </si>
   <si>
     <t>All other rows are locked - you cannot edit this cell.</t>
@@ -537,29 +537,29 @@
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row s="1" customFormat="1">
       <c s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>3</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="DgwhS+ID7IuT2R6nRJfrYDUJWbN1BH6/eRW8HP0QAksnZ9i1vk+ZNbL+es/JWo+p93ecKD7YVjXvOQr6wuxy/Q==" saltValue="IB+b5GPUziK3DJ16KLSzqQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="XchoKcAhqNclREqBZAYDmvbgABXrdXc0qzt6Rs3G57+W1zToeaVeCXVW1exii6QVPtSBPRGRef4oY47IpDs+Yw==" saltValue="UgKx6q82cMj4RRvkB0qLjw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>