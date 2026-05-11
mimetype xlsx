--- v4 (2026-04-21)
+++ v5 (2026-05-11)
@@ -537,29 +537,29 @@
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row s="1" customFormat="1">
       <c s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>3</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="XchoKcAhqNclREqBZAYDmvbgABXrdXc0qzt6Rs3G57+W1zToeaVeCXVW1exii6QVPtSBPRGRef4oY47IpDs+Yw==" saltValue="UgKx6q82cMj4RRvkB0qLjw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="lyaxcA/HAA2XtOQZCKvT9d/umr53ocizshM3kEbovY/MYDj53sRrmRJvrLXoSF3IqV1ea4S67v9GAcPgekfZfA==" saltValue="XLajtUoRofUMCm1cJ8ZiOg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>