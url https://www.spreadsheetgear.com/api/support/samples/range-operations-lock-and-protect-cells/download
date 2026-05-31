--- v5 (2026-05-11)
+++ v6 (2026-05-31)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
   <si>
     <t>This sheet is not protected with a password.</t>
   </si>
   <si>
     <t>Row 1 is not locked - you can edit this cell.</t>
   </si>
   <si>
     <t>This sheet is protected with a password.</t>
   </si>
   <si>
     <t>All other rows are locked - you cannot edit this cell.</t>
@@ -537,29 +537,29 @@
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row s="1" customFormat="1">
       <c s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>3</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="lyaxcA/HAA2XtOQZCKvT9d/umr53ocizshM3kEbovY/MYDj53sRrmRJvrLXoSF3IqV1ea4S67v9GAcPgekfZfA==" saltValue="XLajtUoRofUMCm1cJ8ZiOg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="R4BMSLxdK7+H0ClIh2GYy3c/uFCY68mXZcmLgsPmENBpKPY4mFyaZanBlhA21bstGcrXqSePDKUxh2lic9NasQ==" saltValue="J3UrGz8ZLGls79cLMxEtNQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>