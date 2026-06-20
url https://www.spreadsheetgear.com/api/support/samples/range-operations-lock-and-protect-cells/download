--- v6 (2026-05-31)
+++ v7 (2026-06-20)
@@ -537,29 +537,29 @@
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row s="1" customFormat="1">
       <c s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>3</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="R4BMSLxdK7+H0ClIh2GYy3c/uFCY68mXZcmLgsPmENBpKPY4mFyaZanBlhA21bstGcrXqSePDKUxh2lic9NasQ==" saltValue="J3UrGz8ZLGls79cLMxEtNQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="NnDHn1riLrZHj2fNhIVA5T1+ZW9jzUxPASJSW6LTrjdu8aOe9sY9SHVlo+ERMXYHfZmhB9O2vsRqmHJ6fXj6AQ==" saltValue="dtLYxe5jqyfK7eQWkMJvGg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>