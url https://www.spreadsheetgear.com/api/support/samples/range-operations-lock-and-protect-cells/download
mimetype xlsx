--- v7 (2026-06-20)
+++ v8 (2026-06-20)
@@ -537,29 +537,29 @@
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row s="1" customFormat="1">
       <c s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>3</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="NnDHn1riLrZHj2fNhIVA5T1+ZW9jzUxPASJSW6LTrjdu8aOe9sY9SHVlo+ERMXYHfZmhB9O2vsRqmHJ6fXj6AQ==" saltValue="dtLYxe5jqyfK7eQWkMJvGg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="0P4Pghs6YCwzMM6trwAe0H0vSHOzGyFBMZ/HLI1B4N5bUEYQxv0mYvHKRplJQzPak1j2sEahg0A1rT8vIEAGRA==" saltValue="1qF4dvr9lAS4YB8vqYSOhw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>