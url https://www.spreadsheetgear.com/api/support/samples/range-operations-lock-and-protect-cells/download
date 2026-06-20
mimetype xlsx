--- v8 (2026-06-20)
+++ v9 (2026-06-20)
@@ -537,29 +537,29 @@
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row s="1" customFormat="1">
       <c s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>3</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="0P4Pghs6YCwzMM6trwAe0H0vSHOzGyFBMZ/HLI1B4N5bUEYQxv0mYvHKRplJQzPak1j2sEahg0A1rT8vIEAGRA==" saltValue="1qF4dvr9lAS4YB8vqYSOhw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="ppyqA//TTSnlpf7u0hQ8mA4C/SvPy+AFWyYJZKrTp5FMjhbWUYrgV1j7cYHoqnaj1jsR3q4OHSi1hEQLfB9SlA==" saltValue="j4Q9XQhMutYi+oMqp4EAXQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>