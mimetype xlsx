--- v9 (2026-06-20)
+++ v10 (2026-07-10)
@@ -537,29 +537,29 @@
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row s="1" customFormat="1">
       <c s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>3</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="ppyqA//TTSnlpf7u0hQ8mA4C/SvPy+AFWyYJZKrTp5FMjhbWUYrgV1j7cYHoqnaj1jsR3q4OHSi1hEQLfB9SlA==" saltValue="j4Q9XQhMutYi+oMqp4EAXQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="qKm0HvDhcCJ2Xf6EFpZFoT92ld7hlxlj/px1grSRUSignt9ZHiht3d+E/BxfCEQaNVSbeWD3weY/EplWuwZDwg==" saltValue="vYLKbHLfj8z5v0NZ3sRZaQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>