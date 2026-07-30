--- v10 (2026-07-10)
+++ v11 (2026-07-30)
@@ -537,29 +537,29 @@
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row s="1" customFormat="1">
       <c s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>3</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="qKm0HvDhcCJ2Xf6EFpZFoT92ld7hlxlj/px1grSRUSignt9ZHiht3d+E/BxfCEQaNVSbeWD3weY/EplWuwZDwg==" saltValue="vYLKbHLfj8z5v0NZ3sRZaQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="jDYjVnh36Nw9PceALjvwT+bFb6VykSCQcfIVoOCGWCno6oIAJyC/YQ4zI2MyiokWCiYqjPc3FkunmIrn6PUsyg==" saltValue="KsBpED2rKg9iB++0R5nazA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>