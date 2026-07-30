--- v11 (2026-07-30)
+++ v12 (2026-07-30)
@@ -537,29 +537,29 @@
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row s="1" customFormat="1">
       <c s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>3</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="jDYjVnh36Nw9PceALjvwT+bFb6VykSCQcfIVoOCGWCno6oIAJyC/YQ4zI2MyiokWCiYqjPc3FkunmIrn6PUsyg==" saltValue="KsBpED2rKg9iB++0R5nazA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Pnw/NSR88y90q/kmDVwwI5ZPkgRBiQI6wqc2iRM0KSk6sr3Q+zdcWGPv5SFyqH0ExSm3GQHtphgExa7EC/OIlA==" saltValue="v4SpwOLTlrTMPO0ShzQmOg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>