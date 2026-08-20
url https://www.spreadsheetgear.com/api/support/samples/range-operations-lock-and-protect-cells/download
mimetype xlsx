--- v12 (2026-07-30)
+++ v13 (2026-08-20)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
   <si>
     <t>This sheet is not protected with a password.</t>
   </si>
   <si>
     <t>Row 1 is not locked - you can edit this cell.</t>
   </si>
   <si>
     <t>This sheet is protected with a password.</t>
   </si>
   <si>
     <t>All other rows are locked - you cannot edit this cell.</t>
@@ -537,29 +537,29 @@
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row s="1" customFormat="1">
       <c s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>3</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Pnw/NSR88y90q/kmDVwwI5ZPkgRBiQI6wqc2iRM0KSk6sr3Q+zdcWGPv5SFyqH0ExSm3GQHtphgExa7EC/OIlA==" saltValue="v4SpwOLTlrTMPO0ShzQmOg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="vEkJXC1cO+ka5By0b9QFVgLAg3Gd8CX2OfRsL6ofqTwCB8WMuLq9UR6+GX8F9LNl8RYXHrRSRKMPChI5bMmM3g==" saltValue="TJk1RWo02y2jUFf9zprOuw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>