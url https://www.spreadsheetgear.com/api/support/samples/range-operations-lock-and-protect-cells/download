--- v13 (2026-08-20)
+++ v14 (2026-09-09)
@@ -537,29 +537,29 @@
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row s="1" customFormat="1">
       <c s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>3</v>
       </c>
     </row>
     <row>
       <c t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="vEkJXC1cO+ka5By0b9QFVgLAg3Gd8CX2OfRsL6ofqTwCB8WMuLq9UR6+GX8F9LNl8RYXHrRSRKMPChI5bMmM3g==" saltValue="TJk1RWo02y2jUFf9zprOuw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="SFo72R55AFB8DfPVjkRfIc82lCHAAgChSG164WjTHsKAafjQgGDvjJpJo+wuyNZ0nr58/N1ez2Hm/ORXGiflSA==" saltValue="cofmnPocS2/nzuDCJTK2Jg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>