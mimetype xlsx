--- v4 (2026-03-16)
+++ v5 (2026-04-14)
@@ -200,52 +200,52 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="5" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="5" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="5" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -526,268 +526,268 @@
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:C22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="2"/>
   <sheetData>
     <row>
       <c s="3" t="s">
         <v>1</v>
       </c>
       <c s="3" t="s">
         <v>5</v>
       </c>
       <c s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0" ref="C2:C5">RAND() * 10000</f>
+        <v>9406.973188992068</v>
+      </c>
+    </row>
+    <row outlineLevel="2">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>9462.565975492065</v>
+      </c>
+    </row>
+    <row outlineLevel="2">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>11</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>3437.2982194042565</v>
+      </c>
+    </row>
+    <row outlineLevel="2">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>6255.8121395763155</v>
+      </c>
+    </row>
+    <row outlineLevel="1">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="1">
-        <f ca="1" t="shared" si="0" ref="C2:C5">RAND() * 10000</f>
-[...5 lines deleted...]
-        <v>10</v>
+        <f ca="1">SUM($C$2:$C$5)</f>
+        <v>28562.649523464705</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="1" ref="C7:C10">RAND() * 10000</f>
+        <v>5375.534600864089</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
+      <c s="2">
+        <f ca="1" t="shared" si="1"/>
+        <v>1468.1771940953947</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>11</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="1"/>
+        <v>3577.79742041072</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="1"/>
+        <v>3307.58300685849</v>
+      </c>
+    </row>
+    <row outlineLevel="1" collapsed="1">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="1">
-        <f ca="1" t="shared" si="0"/>
-[...5 lines deleted...]
-        <v>10</v>
+        <f ca="1">SUM($C$7:$C$10)</f>
+        <v>13729.092222228694</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="2" ref="C12:C15">RAND() * 10000</f>
+        <v>9729.680704533976</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="2"/>
+        <v>5942.579307799356</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
+      <c s="2">
+        <f ca="1" t="shared" si="2"/>
+        <v>9373.435891042323</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="2"/>
+        <v>2989.605573459855</v>
+      </c>
+    </row>
+    <row outlineLevel="1" collapsed="1">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="1">
-        <f ca="1" t="shared" si="0"/>
-[...5 lines deleted...]
-        <v>10</v>
+        <f ca="1">SUM($C$12:$C$15)</f>
+        <v>28035.301476835513</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="3" ref="C17:C20">RAND() * 10000</f>
+        <v>6595.795567698861</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="3"/>
+        <v>3877.732232665796</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>11</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="3"/>
+        <v>9146.164589584363</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
+      <c s="2">
+        <f ca="1" t="shared" si="3"/>
+        <v>4751.426130795986</v>
+      </c>
+    </row>
+    <row outlineLevel="1" collapsed="1">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="1">
-        <f ca="1" t="shared" si="0"/>
-[...190 lines deleted...]
-      <c s="2">
         <f ca="1">SUM($C$17:$C$20)</f>
-        <v>18817.68621327122</v>
+        <v>24371.118520745007</v>
       </c>
     </row>
     <row>
-      <c r="C22" s="2">
+      <c r="C22" s="1">
         <f ca="1">SUM(C6,C11,C16,C21)</f>
-        <v>74297.9065498065</v>
+        <v>94698.16174327391</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>