--- v5 (2026-04-14)
+++ v6 (2026-05-08)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.52.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Q4</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Q1</t>
   </si>
   <si>
     <t>Sales</t>
   </si>
@@ -200,52 +200,52 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="5" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="5" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="5" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -526,268 +526,268 @@
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:C22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="2"/>
   <sheetData>
     <row>
       <c s="3" t="s">
         <v>1</v>
       </c>
       <c s="3" t="s">
         <v>5</v>
       </c>
       <c s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0" ref="C2:C5">RAND() * 10000</f>
+        <v>2712.125484822332</v>
+      </c>
+    </row>
+    <row outlineLevel="2">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>919.9196266835407</v>
+      </c>
+    </row>
+    <row outlineLevel="2">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>11</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8359.207585322909</v>
+      </c>
+    </row>
+    <row outlineLevel="2">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3125.233481169056</v>
+      </c>
+    </row>
+    <row outlineLevel="1">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="2">
-        <f ca="1" t="shared" si="0" ref="C2:C5">RAND() * 10000</f>
-[...5 lines deleted...]
-        <v>10</v>
+        <f ca="1">SUM($C$2:$C$5)</f>
+        <v>15116.486177997838</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="1" ref="C7:C10">RAND() * 10000</f>
+        <v>1479.9599698546206</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
+      <c s="1">
+        <f ca="1" t="shared" si="1"/>
+        <v>1794.8448096667314</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>11</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="1"/>
+        <v>8754.101075991772</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="1"/>
+        <v>2864.777233995559</v>
+      </c>
+    </row>
+    <row outlineLevel="1" collapsed="1">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="2">
-        <f ca="1" t="shared" si="0"/>
-[...5 lines deleted...]
-        <v>10</v>
+        <f ca="1">SUM($C$7:$C$10)</f>
+        <v>14893.683089508682</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="2" ref="C12:C15">RAND() * 10000</f>
+        <v>1229.5968823545866</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="2"/>
+        <v>7544.179239481244</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
+      <c s="1">
+        <f ca="1" t="shared" si="2"/>
+        <v>1863.516757498953</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="2"/>
+        <v>1881.9917516463393</v>
+      </c>
+    </row>
+    <row outlineLevel="1" collapsed="1">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="2">
-        <f ca="1" t="shared" si="0"/>
-[...5 lines deleted...]
-        <v>10</v>
+        <f ca="1">SUM($C$12:$C$15)</f>
+        <v>12519.284630981123</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="3" ref="C17:C20">RAND() * 10000</f>
+        <v>3852.328310771922</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="3"/>
+        <v>1379.5500096312185</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>11</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="3"/>
+        <v>4242.869810995789</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
+      <c s="1">
+        <f ca="1" t="shared" si="3"/>
+        <v>3762.5596474650893</v>
+      </c>
+    </row>
+    <row outlineLevel="1" collapsed="1">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="2">
-        <f ca="1" t="shared" si="0"/>
-[...190 lines deleted...]
-      <c s="1">
         <f ca="1">SUM($C$17:$C$20)</f>
-        <v>24371.118520745007</v>
+        <v>13237.307778864018</v>
       </c>
     </row>
     <row>
-      <c r="C22" s="1">
+      <c r="C22" s="2">
         <f ca="1">SUM(C6,C11,C16,C21)</f>
-        <v>94698.16174327391</v>
+        <v>55766.761677351664</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>