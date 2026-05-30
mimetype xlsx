--- v6 (2026-05-08)
+++ v7 (2026-05-30)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Q4</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Q1</t>
   </si>
   <si>
     <t>Sales</t>
   </si>
@@ -200,52 +200,52 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="5" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="5" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="5" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -526,268 +526,268 @@
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:C22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="2"/>
   <sheetData>
     <row>
       <c s="3" t="s">
         <v>1</v>
       </c>
       <c s="3" t="s">
         <v>5</v>
       </c>
       <c s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0" ref="C2:C5">RAND() * 10000</f>
+        <v>1364.988513130605</v>
+      </c>
+    </row>
+    <row outlineLevel="2">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>9469.731298660094</v>
+      </c>
+    </row>
+    <row outlineLevel="2">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>11</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>118.0745877826972</v>
+      </c>
+    </row>
+    <row outlineLevel="2">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>687.772441303256</v>
+      </c>
+    </row>
+    <row outlineLevel="1">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="1">
-        <f ca="1" t="shared" si="0" ref="C2:C5">RAND() * 10000</f>
-[...5 lines deleted...]
-        <v>10</v>
+        <f ca="1">SUM($C$2:$C$5)</f>
+        <v>11640.566840876652</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="1" ref="C7:C10">RAND() * 10000</f>
+        <v>5704.915606982315</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
+      <c s="2">
+        <f ca="1" t="shared" si="1"/>
+        <v>9337.554930715833</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>11</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="1"/>
+        <v>1640.6804098767225</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="1"/>
+        <v>4318.350638446766</v>
+      </c>
+    </row>
+    <row outlineLevel="1" collapsed="1">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="1">
-        <f ca="1" t="shared" si="0"/>
-[...5 lines deleted...]
-        <v>10</v>
+        <f ca="1">SUM($C$7:$C$10)</f>
+        <v>21001.501586021634</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="2" ref="C12:C15">RAND() * 10000</f>
+        <v>6449.389856204659</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="2"/>
+        <v>7416.6113752380625</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
+      <c s="2">
+        <f ca="1" t="shared" si="2"/>
+        <v>5273.012568741091</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="2"/>
+        <v>989.2683823863636</v>
+      </c>
+    </row>
+    <row outlineLevel="1" collapsed="1">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="1">
-        <f ca="1" t="shared" si="0"/>
-[...5 lines deleted...]
-        <v>10</v>
+        <f ca="1">SUM($C$12:$C$15)</f>
+        <v>20128.282182570176</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="3" ref="C17:C20">RAND() * 10000</f>
+        <v>847.8068253884619</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="3"/>
+        <v>1283.794635769393</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>11</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="3"/>
+        <v>576.5245636458083</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
+      <c s="2">
+        <f ca="1" t="shared" si="3"/>
+        <v>9819.607462724864</v>
+      </c>
+    </row>
+    <row outlineLevel="1" collapsed="1">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="1">
-        <f ca="1" t="shared" si="0"/>
-[...190 lines deleted...]
-      <c s="2">
         <f ca="1">SUM($C$17:$C$20)</f>
-        <v>13237.307778864018</v>
+        <v>12527.733487528527</v>
       </c>
     </row>
     <row>
-      <c r="C22" s="2">
+      <c r="C22" s="1">
         <f ca="1">SUM(C6,C11,C16,C21)</f>
-        <v>55766.761677351664</v>
+        <v>65298.08409699699</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>