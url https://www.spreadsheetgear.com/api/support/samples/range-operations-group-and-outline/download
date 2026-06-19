--- v7 (2026-05-30)
+++ v8 (2026-06-19)
@@ -528,266 +528,266 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="2"/>
   <sheetData>
     <row>
       <c s="3" t="s">
         <v>1</v>
       </c>
       <c s="3" t="s">
         <v>5</v>
       </c>
       <c s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0" ref="C2:C5">RAND() * 10000</f>
-        <v>1364.988513130605</v>
+        <v>6433.434223057635</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>9469.731298660094</v>
+        <v>6185.634682741208</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>118.0745877826972</v>
+        <v>8699.74502907854</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>687.772441303256</v>
+        <v>6677.5554926717</v>
       </c>
     </row>
     <row outlineLevel="1">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$2:$C$5)</f>
-        <v>11640.566840876652</v>
+        <v>27996.369427549085</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1" ref="C7:C10">RAND() * 10000</f>
-        <v>5704.915606982315</v>
+        <v>8793.331804486994</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>9337.554930715833</v>
+        <v>3252.698830226519</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>1640.6804098767225</v>
+        <v>2237.2210505536127</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>4318.350638446766</v>
+        <v>1033.29906456481</v>
       </c>
     </row>
     <row outlineLevel="1" collapsed="1">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$7:$C$10)</f>
-        <v>21001.501586021634</v>
+        <v>15316.550749831935</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2" ref="C12:C15">RAND() * 10000</f>
-        <v>6449.389856204659</v>
+        <v>7861.303472751589</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2"/>
-        <v>7416.6113752380625</v>
+        <v>649.5148385542838</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2"/>
-        <v>5273.012568741091</v>
+        <v>115.22627071638425</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2"/>
-        <v>989.2683823863636</v>
+        <v>9771.154366954197</v>
       </c>
     </row>
     <row outlineLevel="1" collapsed="1">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$12:$C$15)</f>
-        <v>20128.282182570176</v>
+        <v>18397.198948976453</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3" ref="C17:C20">RAND() * 10000</f>
-        <v>847.8068253884619</v>
+        <v>1993.8118625272505</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3"/>
-        <v>1283.794635769393</v>
+        <v>2284.706388325288</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3"/>
-        <v>576.5245636458083</v>
+        <v>4306.2553494513</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3"/>
-        <v>9819.607462724864</v>
+        <v>7216.487092828574</v>
       </c>
     </row>
     <row outlineLevel="1" collapsed="1">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$17:$C$20)</f>
-        <v>12527.733487528527</v>
+        <v>15801.260693132412</v>
       </c>
     </row>
     <row>
       <c r="C22" s="1">
         <f ca="1">SUM(C6,C11,C16,C21)</f>
-        <v>65298.08409699699</v>
+        <v>77511.37981948988</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>