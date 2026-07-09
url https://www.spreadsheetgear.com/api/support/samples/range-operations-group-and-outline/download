--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -200,52 +200,52 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="5" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="5" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="5" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -526,268 +526,268 @@
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:C22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="2"/>
   <sheetData>
     <row>
       <c s="3" t="s">
         <v>1</v>
       </c>
       <c s="3" t="s">
         <v>5</v>
       </c>
       <c s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0" ref="C2:C5">RAND() * 10000</f>
+        <v>6632.004303788346</v>
+      </c>
+    </row>
+    <row outlineLevel="2">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6649.478674275438</v>
+      </c>
+    </row>
+    <row outlineLevel="2">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>11</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1658.6637688163996</v>
+      </c>
+    </row>
+    <row outlineLevel="2">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8679.973850258306</v>
+      </c>
+    </row>
+    <row outlineLevel="1">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="2">
-        <f ca="1" t="shared" si="0" ref="C2:C5">RAND() * 10000</f>
-[...5 lines deleted...]
-        <v>10</v>
+        <f ca="1">SUM($C$2:$C$5)</f>
+        <v>23620.12059713849</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="1" ref="C7:C10">RAND() * 10000</f>
+        <v>7109.832377903995</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
+      <c s="1">
+        <f ca="1" t="shared" si="1"/>
+        <v>788.5514542797533</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>11</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="1"/>
+        <v>7901.241762168558</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="1"/>
+        <v>1795.8808578156393</v>
+      </c>
+    </row>
+    <row outlineLevel="1" collapsed="1">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="2">
-        <f ca="1" t="shared" si="0"/>
-[...5 lines deleted...]
-        <v>10</v>
+        <f ca="1">SUM($C$7:$C$10)</f>
+        <v>17595.506452167945</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="2" ref="C12:C15">RAND() * 10000</f>
+        <v>9361.101696406005</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="2"/>
+        <v>9796.29821054579</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
+      <c s="1">
+        <f ca="1" t="shared" si="2"/>
+        <v>6848.3755311822315</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="2"/>
+        <v>6174.806916761835</v>
+      </c>
+    </row>
+    <row outlineLevel="1" collapsed="1">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="2">
-        <f ca="1" t="shared" si="0"/>
-[...5 lines deleted...]
-        <v>10</v>
+        <f ca="1">SUM($C$12:$C$15)</f>
+        <v>32180.58235489586</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="3" ref="C17:C20">RAND() * 10000</f>
+        <v>4338.071154368697</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="3"/>
+        <v>1459.4760453568422</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>11</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="3"/>
+        <v>6784.974543525886</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
+      <c s="1">
+        <f ca="1" t="shared" si="3"/>
+        <v>1580.1049842669013</v>
+      </c>
+    </row>
+    <row outlineLevel="1" collapsed="1">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="2">
-        <f ca="1" t="shared" si="0"/>
-[...190 lines deleted...]
-      <c s="1">
         <f ca="1">SUM($C$17:$C$20)</f>
-        <v>15801.260693132412</v>
+        <v>14162.626727518327</v>
       </c>
     </row>
     <row>
-      <c r="C22" s="1">
+      <c r="C22" s="2">
         <f ca="1">SUM(C6,C11,C16,C21)</f>
-        <v>77511.37981948988</v>
+        <v>87558.83613172063</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>