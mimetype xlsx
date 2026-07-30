--- v9 (2026-07-09)
+++ v10 (2026-07-30)
@@ -200,52 +200,52 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="5" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="5" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="5" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -526,268 +526,268 @@
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:C22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="2"/>
   <sheetData>
     <row>
       <c s="3" t="s">
         <v>1</v>
       </c>
       <c s="3" t="s">
         <v>5</v>
       </c>
       <c s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0" ref="C2:C5">RAND() * 10000</f>
+        <v>2639.2666802326125</v>
+      </c>
+    </row>
+    <row outlineLevel="2">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>3882.8323167938715</v>
+      </c>
+    </row>
+    <row outlineLevel="2">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>11</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>5006.947855979717</v>
+      </c>
+    </row>
+    <row outlineLevel="2">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>9383.913922723375</v>
+      </c>
+    </row>
+    <row outlineLevel="1">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="1">
-        <f ca="1" t="shared" si="0" ref="C2:C5">RAND() * 10000</f>
-[...5 lines deleted...]
-        <v>10</v>
+        <f ca="1">SUM($C$2:$C$5)</f>
+        <v>20912.960775729574</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="1" ref="C7:C10">RAND() * 10000</f>
+        <v>6947.6039665492535</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
+      <c s="2">
+        <f ca="1" t="shared" si="1"/>
+        <v>8632.454225772444</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>11</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="1"/>
+        <v>537.78660847132</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="1"/>
+        <v>2150.981165743673</v>
+      </c>
+    </row>
+    <row outlineLevel="1" collapsed="1">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="1">
-        <f ca="1" t="shared" si="0"/>
-[...5 lines deleted...]
-        <v>10</v>
+        <f ca="1">SUM($C$7:$C$10)</f>
+        <v>18268.825966536693</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="2" ref="C12:C15">RAND() * 10000</f>
+        <v>2862.418639812905</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="2"/>
+        <v>3738.869781152614</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
+      <c s="2">
+        <f ca="1" t="shared" si="2"/>
+        <v>8285.306398687799</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="2"/>
+        <v>7842.877974123885</v>
+      </c>
+    </row>
+    <row outlineLevel="1" collapsed="1">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="1">
-        <f ca="1" t="shared" si="0"/>
-[...5 lines deleted...]
-        <v>10</v>
+        <f ca="1">SUM($C$12:$C$15)</f>
+        <v>22729.472793777204</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="3" ref="C17:C20">RAND() * 10000</f>
+        <v>5560.762068608014</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="3"/>
+        <v>8785.909716667693</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>11</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="3"/>
+        <v>1285.5136654229593</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
+      <c s="2">
+        <f ca="1" t="shared" si="3"/>
+        <v>20.15668801445436</v>
+      </c>
+    </row>
+    <row outlineLevel="1" collapsed="1">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="1">
-        <f ca="1" t="shared" si="0"/>
-[...190 lines deleted...]
-      <c s="2">
         <f ca="1">SUM($C$17:$C$20)</f>
-        <v>14162.626727518327</v>
+        <v>15652.34213871312</v>
       </c>
     </row>
     <row>
-      <c r="C22" s="2">
+      <c r="C22" s="1">
         <f ca="1">SUM(C6,C11,C16,C21)</f>
-        <v>87558.83613172063</v>
+        <v>77563.60167475659</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>