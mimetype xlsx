--- v10 (2026-07-30)
+++ v11 (2026-08-19)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Q4</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Q1</t>
   </si>
   <si>
     <t>Sales</t>
   </si>
@@ -528,266 +528,266 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="2"/>
   <sheetData>
     <row>
       <c s="3" t="s">
         <v>1</v>
       </c>
       <c s="3" t="s">
         <v>5</v>
       </c>
       <c s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0" ref="C2:C5">RAND() * 10000</f>
-        <v>2639.2666802326125</v>
+        <v>3402.8748680805343</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>3882.8323167938715</v>
+        <v>1791.390414608518</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>5006.947855979717</v>
+        <v>2326.5429486263133</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>9383.913922723375</v>
+        <v>99.63996361166849</v>
       </c>
     </row>
     <row outlineLevel="1">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$2:$C$5)</f>
-        <v>20912.960775729574</v>
+        <v>7620.448194927035</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1" ref="C7:C10">RAND() * 10000</f>
-        <v>6947.6039665492535</v>
+        <v>7656.114557514142</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>8632.454225772444</v>
+        <v>8716.501331610616</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>537.78660847132</v>
+        <v>7575.336598175113</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>2150.981165743673</v>
+        <v>5392.67350642616</v>
       </c>
     </row>
     <row outlineLevel="1" collapsed="1">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$7:$C$10)</f>
-        <v>18268.825966536693</v>
+        <v>29340.62599372603</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2" ref="C12:C15">RAND() * 10000</f>
-        <v>2862.418639812905</v>
+        <v>9273.046187601998</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2"/>
-        <v>3738.869781152614</v>
+        <v>9795.667689609982</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2"/>
-        <v>8285.306398687799</v>
+        <v>70.57124395009495</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2"/>
-        <v>7842.877974123885</v>
+        <v>4361.000629227289</v>
       </c>
     </row>
     <row outlineLevel="1" collapsed="1">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$12:$C$15)</f>
-        <v>22729.472793777204</v>
+        <v>23500.285750389365</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3" ref="C17:C20">RAND() * 10000</f>
-        <v>5560.762068608014</v>
+        <v>9529.475091548933</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3"/>
-        <v>8785.909716667693</v>
+        <v>8014.304757072148</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3"/>
-        <v>1285.5136654229593</v>
+        <v>8413.732350416669</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3"/>
-        <v>20.15668801445436</v>
+        <v>1993.905227864232</v>
       </c>
     </row>
     <row outlineLevel="1" collapsed="1">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$17:$C$20)</f>
-        <v>15652.34213871312</v>
+        <v>27951.417426901986</v>
       </c>
     </row>
     <row>
       <c r="C22" s="1">
         <f ca="1">SUM(C6,C11,C16,C21)</f>
-        <v>77563.60167475659</v>
+        <v>88412.77736594442</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>