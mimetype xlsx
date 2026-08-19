--- v11 (2026-08-19)
+++ v12 (2026-08-19)
@@ -528,266 +528,266 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="2"/>
   <sheetData>
     <row>
       <c s="3" t="s">
         <v>1</v>
       </c>
       <c s="3" t="s">
         <v>5</v>
       </c>
       <c s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0" ref="C2:C5">RAND() * 10000</f>
-        <v>3402.8748680805343</v>
+        <v>2173.693981794882</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>1791.390414608518</v>
+        <v>6331.152596505083</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>2326.5429486263133</v>
+        <v>8868.803630377346</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>99.63996361166849</v>
+        <v>5121.167763798242</v>
       </c>
     </row>
     <row outlineLevel="1">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$2:$C$5)</f>
-        <v>7620.448194927035</v>
+        <v>22494.817972475554</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1" ref="C7:C10">RAND() * 10000</f>
-        <v>7656.114557514142</v>
+        <v>5322.5877925367195</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>8716.501331610616</v>
+        <v>9788.644716238286</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>7575.336598175113</v>
+        <v>2982.96429361641</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>5392.67350642616</v>
+        <v>1669.0574895860254</v>
       </c>
     </row>
     <row outlineLevel="1" collapsed="1">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$7:$C$10)</f>
-        <v>29340.62599372603</v>
+        <v>19763.254291977442</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2" ref="C12:C15">RAND() * 10000</f>
-        <v>9273.046187601998</v>
+        <v>7482.170472833971</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2"/>
-        <v>9795.667689609982</v>
+        <v>6032.588518442425</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2"/>
-        <v>70.57124395009495</v>
+        <v>6634.163467175451</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2"/>
-        <v>4361.000629227289</v>
+        <v>5538.524009586823</v>
       </c>
     </row>
     <row outlineLevel="1" collapsed="1">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$12:$C$15)</f>
-        <v>23500.285750389365</v>
+        <v>25687.446468038666</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3" ref="C17:C20">RAND() * 10000</f>
-        <v>9529.475091548933</v>
+        <v>7149.445526344893</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3"/>
-        <v>8014.304757072148</v>
+        <v>9650.584947382042</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3"/>
-        <v>8413.732350416669</v>
+        <v>4341.6835162328925</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3"/>
-        <v>1993.905227864232</v>
+        <v>5242.071373332174</v>
       </c>
     </row>
     <row outlineLevel="1" collapsed="1">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$17:$C$20)</f>
-        <v>27951.417426901986</v>
+        <v>26383.785363292</v>
       </c>
     </row>
     <row>
       <c r="C22" s="1">
         <f ca="1">SUM(C6,C11,C16,C21)</f>
-        <v>88412.77736594442</v>
+        <v>94329.30409578366</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>