--- v12 (2026-08-19)
+++ v13 (2026-09-08)
@@ -528,266 +528,266 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="2"/>
   <sheetData>
     <row>
       <c s="3" t="s">
         <v>1</v>
       </c>
       <c s="3" t="s">
         <v>5</v>
       </c>
       <c s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0" ref="C2:C5">RAND() * 10000</f>
-        <v>2173.693981794882</v>
+        <v>769.5050297605288</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>6331.152596505083</v>
+        <v>7234.55504355317</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>8868.803630377346</v>
+        <v>9377.061970311286</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>5121.167763798242</v>
+        <v>5219.724994429224</v>
       </c>
     </row>
     <row outlineLevel="1">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$2:$C$5)</f>
-        <v>22494.817972475554</v>
+        <v>22600.84703805421</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1" ref="C7:C10">RAND() * 10000</f>
-        <v>5322.5877925367195</v>
+        <v>1660.5289781532572</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>9788.644716238286</v>
+        <v>9134.181173674155</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>2982.96429361641</v>
+        <v>2436.8247881058915</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>1669.0574895860254</v>
+        <v>8046.043398503189</v>
       </c>
     </row>
     <row outlineLevel="1" collapsed="1">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$7:$C$10)</f>
-        <v>19763.254291977442</v>
+        <v>21277.57833843649</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2" ref="C12:C15">RAND() * 10000</f>
-        <v>7482.170472833971</v>
+        <v>419.7093912861316</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2"/>
-        <v>6032.588518442425</v>
+        <v>228.0235194458857</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2"/>
-        <v>6634.163467175451</v>
+        <v>3011.4873623135454</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2"/>
-        <v>5538.524009586823</v>
+        <v>3419.413680710841</v>
       </c>
     </row>
     <row outlineLevel="1" collapsed="1">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$12:$C$15)</f>
-        <v>25687.446468038666</v>
+        <v>7078.633953756404</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3" ref="C17:C20">RAND() * 10000</f>
-        <v>7149.445526344893</v>
+        <v>6376.470609800187</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3"/>
-        <v>9650.584947382042</v>
+        <v>8446.94965392363</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3"/>
-        <v>4341.6835162328925</v>
+        <v>9663.45224773157</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3"/>
-        <v>5242.071373332174</v>
+        <v>963.9004522259942</v>
       </c>
     </row>
     <row outlineLevel="1" collapsed="1">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$17:$C$20)</f>
-        <v>26383.785363292</v>
+        <v>25450.77296368138</v>
       </c>
     </row>
     <row>
       <c r="C22" s="1">
         <f ca="1">SUM(C6,C11,C16,C21)</f>
-        <v>94329.30409578366</v>
+        <v>76407.83229392848</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>