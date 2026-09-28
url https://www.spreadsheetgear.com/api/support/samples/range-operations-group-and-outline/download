--- v13 (2026-09-08)
+++ v14 (2026-09-28)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.84.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Q4</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Q1</t>
   </si>
   <si>
     <t>Sales</t>
   </si>
@@ -528,266 +528,266 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="2"/>
   <sheetData>
     <row>
       <c s="3" t="s">
         <v>1</v>
       </c>
       <c s="3" t="s">
         <v>5</v>
       </c>
       <c s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0" ref="C2:C5">RAND() * 10000</f>
-        <v>769.5050297605288</v>
+        <v>2422.013919398367</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>7234.55504355317</v>
+        <v>5362.511408495508</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>9377.061970311286</v>
+        <v>1020.6695332979887</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>5219.724994429224</v>
+        <v>9795.08572896819</v>
       </c>
     </row>
     <row outlineLevel="1">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$2:$C$5)</f>
-        <v>22600.84703805421</v>
+        <v>18600.28059016005</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1" ref="C7:C10">RAND() * 10000</f>
-        <v>1660.5289781532572</v>
+        <v>7331.624058766089</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>9134.181173674155</v>
+        <v>8219.191468135048</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>2436.8247881058915</v>
+        <v>522.3193709505924</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>8046.043398503189</v>
+        <v>8688.4271031085</v>
       </c>
     </row>
     <row outlineLevel="1" collapsed="1">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$7:$C$10)</f>
-        <v>21277.57833843649</v>
+        <v>24761.562000960228</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2" ref="C12:C15">RAND() * 10000</f>
-        <v>419.7093912861316</v>
+        <v>7317.600691599262</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2"/>
-        <v>228.0235194458857</v>
+        <v>1733.3890900635663</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2"/>
-        <v>3011.4873623135454</v>
+        <v>1927.9787319908426</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2"/>
-        <v>3419.413680710841</v>
+        <v>4832.8676526594445</v>
       </c>
     </row>
     <row outlineLevel="1" collapsed="1">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$12:$C$15)</f>
-        <v>7078.633953756404</v>
+        <v>15811.836166313116</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3" ref="C17:C20">RAND() * 10000</f>
-        <v>6376.470609800187</v>
+        <v>3909.0377922404327</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3"/>
-        <v>8446.94965392363</v>
+        <v>4808.787254532163</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3"/>
-        <v>9663.45224773157</v>
+        <v>573.3243358966699</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3"/>
-        <v>963.9004522259942</v>
+        <v>9413.894896548722</v>
       </c>
     </row>
     <row outlineLevel="1" collapsed="1">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$17:$C$20)</f>
-        <v>25450.77296368138</v>
+        <v>18705.04427921799</v>
       </c>
     </row>
     <row>
       <c r="C22" s="1">
         <f ca="1">SUM(C6,C11,C16,C21)</f>
-        <v>76407.83229392848</v>
+        <v>77878.72303665138</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>