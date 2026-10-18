--- v14 (2026-09-28)
+++ v15 (2026-10-18)
@@ -528,266 +528,266 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="2"/>
   <sheetData>
     <row>
       <c s="3" t="s">
         <v>1</v>
       </c>
       <c s="3" t="s">
         <v>5</v>
       </c>
       <c s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0" ref="C2:C5">RAND() * 10000</f>
-        <v>2422.013919398367</v>
+        <v>4364.885767367781</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>5362.511408495508</v>
+        <v>9704.791803392593</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>1020.6695332979887</v>
+        <v>7414.111955526348</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="0"/>
-        <v>9795.08572896819</v>
+        <v>2272.01937034776</v>
       </c>
     </row>
     <row outlineLevel="1">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$2:$C$5)</f>
-        <v>18600.28059016005</v>
+        <v>23755.80889663448</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1" ref="C7:C10">RAND() * 10000</f>
-        <v>7331.624058766089</v>
+        <v>164.4379070544755</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>8219.191468135048</v>
+        <v>1679.929938349547</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>522.3193709505924</v>
+        <v>2174.381765391491</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>8688.4271031085</v>
+        <v>3785.9042624861504</v>
       </c>
     </row>
     <row outlineLevel="1" collapsed="1">
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$7:$C$10)</f>
-        <v>24761.562000960228</v>
+        <v>7804.653873281664</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2" ref="C12:C15">RAND() * 10000</f>
-        <v>7317.600691599262</v>
+        <v>1085.1997632703635</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2"/>
-        <v>1733.3890900635663</v>
+        <v>5531.6073844188995</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2"/>
-        <v>1927.9787319908426</v>
+        <v>3578.4017605705285</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="2"/>
-        <v>4832.8676526594445</v>
+        <v>6594.4128170602935</v>
       </c>
     </row>
     <row outlineLevel="1" collapsed="1">
       <c t="s">
         <v>4</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$12:$C$15)</f>
-        <v>15811.836166313116</v>
+        <v>16789.621725320085</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3" ref="C17:C20">RAND() * 10000</f>
-        <v>3909.0377922404327</v>
+        <v>4055.3542506466656</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3"/>
-        <v>4808.787254532163</v>
+        <v>269.5603452372364</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3"/>
-        <v>573.3243358966699</v>
+        <v>3248.5601790503347</v>
       </c>
     </row>
     <row hidden="1" outlineLevel="2">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="3"/>
-        <v>9413.894896548722</v>
+        <v>3607.9818315421</v>
       </c>
     </row>
     <row outlineLevel="1" collapsed="1">
       <c t="s">
         <v>9</v>
       </c>
       <c t="s">
         <v>7</v>
       </c>
       <c s="1">
         <f ca="1">SUM($C$17:$C$20)</f>
-        <v>18705.04427921799</v>
+        <v>11181.456606476337</v>
       </c>
     </row>
     <row>
       <c r="C22" s="1">
         <f ca="1">SUM(C6,C11,C16,C21)</f>
-        <v>77878.72303665138</v>
+        <v>59531.54110171256</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>