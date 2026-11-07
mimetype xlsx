--- v15 (2026-10-18)
+++ v16 (2026-11-07)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.84.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.85.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Q4</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Q1</t>
   </si>
   <si>
     <t>Sales</t>
   </si>
@@ -200,52 +200,52 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="5" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="5" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="5" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -526,268 +526,268 @@
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:C22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="2"/>
   <sheetData>
     <row>
       <c s="3" t="s">
         <v>1</v>
       </c>
       <c s="3" t="s">
         <v>5</v>
       </c>
       <c s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row outlineLevel="2">
       <c t="s">
         <v>10</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0" ref="C2:C5">RAND() * 10000</f>
+        <v>216.72808372181328</v>
+      </c>
+    </row>
+    <row outlineLevel="2">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7157.100760341475</v>
+      </c>
+    </row>
+    <row outlineLevel="2">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>11</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>596.3555743645976</v>
+      </c>
+    </row>
+    <row outlineLevel="2">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>317.466017379644</v>
+      </c>
+    </row>
+    <row outlineLevel="1">
+      <c t="s">
+        <v>10</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="2">
-        <f ca="1" t="shared" si="0" ref="C2:C5">RAND() * 10000</f>
-[...5 lines deleted...]
-        <v>10</v>
+        <f ca="1">SUM($C$2:$C$5)</f>
+        <v>8287.650435807529</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="1" ref="C7:C10">RAND() * 10000</f>
+        <v>5432.2416716717735</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
       </c>
       <c t="s">
         <v>6</v>
       </c>
+      <c s="1">
+        <f ca="1" t="shared" si="1"/>
+        <v>7.206110218298534</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>11</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="1"/>
+        <v>9261.331582846504</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="1"/>
+        <v>5581.629347136614</v>
+      </c>
+    </row>
+    <row outlineLevel="1" collapsed="1">
+      <c t="s">
+        <v>8</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="2">
-        <f ca="1" t="shared" si="0"/>
-[...5 lines deleted...]
-        <v>10</v>
+        <f ca="1">SUM($C$7:$C$10)</f>
+        <v>20282.40871187319</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="2" ref="C12:C15">RAND() * 10000</f>
+        <v>249.21049214658098</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="2"/>
+        <v>9753.065606766428</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
       </c>
       <c t="s">
         <v>11</v>
       </c>
+      <c s="1">
+        <f ca="1" t="shared" si="2"/>
+        <v>9700.591263531403</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>0</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="2"/>
+        <v>3205.0001500358503</v>
+      </c>
+    </row>
+    <row outlineLevel="1" collapsed="1">
+      <c t="s">
+        <v>4</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="2">
-        <f ca="1" t="shared" si="0"/>
-[...5 lines deleted...]
-        <v>10</v>
+        <f ca="1">SUM($C$12:$C$15)</f>
+        <v>22907.86751248026</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>2</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="3" ref="C17:C20">RAND() * 10000</f>
+        <v>2855.1798495643775</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>6</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="3"/>
+        <v>7433.838422483516</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>11</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="3"/>
+        <v>6059.073321401192</v>
+      </c>
+    </row>
+    <row hidden="1" outlineLevel="2">
+      <c t="s">
+        <v>9</v>
       </c>
       <c t="s">
         <v>0</v>
       </c>
+      <c s="1">
+        <f ca="1" t="shared" si="3"/>
+        <v>4369.865104030328</v>
+      </c>
+    </row>
+    <row outlineLevel="1" collapsed="1">
+      <c t="s">
+        <v>9</v>
+      </c>
+      <c t="s">
+        <v>7</v>
+      </c>
       <c s="2">
-        <f ca="1" t="shared" si="0"/>
-[...190 lines deleted...]
-      <c s="1">
         <f ca="1">SUM($C$17:$C$20)</f>
-        <v>11181.456606476337</v>
+        <v>20717.956697479414</v>
       </c>
     </row>
     <row>
-      <c r="C22" s="1">
+      <c r="C22" s="2">
         <f ca="1">SUM(C6,C11,C16,C21)</f>
-        <v>59531.54110171256</v>
+        <v>72195.8833576404</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>