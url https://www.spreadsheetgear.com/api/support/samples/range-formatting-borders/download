--- v5 (2026-03-16)
+++ v6 (2026-04-16)
@@ -171,178 +171,178 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFFFA500"/>
       </left>
       <right style="medium">
         <color rgb="FFFFA500"/>
       </right>
       <top style="medium">
         <color rgb="FFFFA500"/>
       </top>
       <bottom style="medium">
         <color rgb="FFFFA500"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF0000FF"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color theme="5" tint="-0.5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
       <right style="double">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color indexed="31"/>
       </top>
       <bottom style="thin">
         <color theme="5" tint="-0.5"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color rgb="FF000000"/>
+      <left style="medium">
+        <color theme="4"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF0000FF"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="4"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color indexed="31"/>
       </top>
       <bottom style="thin">
         <color theme="5" tint="-0.5"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="double">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color indexed="31"/>
       </top>
       <bottom style="thin">
         <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="double">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF0000FF"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color theme="4"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color indexed="31"/>
       </top>
       <bottom style="thin">
         <color indexed="31"/>
-      </bottom>
-[...73 lines deleted...]
-        <color theme="5" tint="-0.5"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
@@ -624,83 +624,83 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="B2:D16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row r="2">
-      <c r="B2" s="9"/>
+      <c r="B2" s="6"/>
+      <c s="2"/>
+      <c s="9"/>
+    </row>
+    <row>
+      <c r="B3" s="10"/>
+      <c s="4"/>
       <c s="8"/>
-      <c s="6"/>
-[...3 lines deleted...]
-      <c s="7"/>
+    </row>
+    <row>
+      <c r="B4" s="10"/>
       <c s="4"/>
-    </row>
-[...2 lines deleted...]
-      <c s="7"/>
+      <c s="8"/>
+    </row>
+    <row>
+      <c r="B5" s="10"/>
       <c s="4"/>
-    </row>
-[...2 lines deleted...]
-      <c s="7"/>
+      <c s="8"/>
+    </row>
+    <row>
+      <c r="B6" s="10"/>
       <c s="4"/>
-    </row>
-[...2 lines deleted...]
-      <c s="7"/>
+      <c s="8"/>
+    </row>
+    <row>
+      <c r="B7" s="10"/>
       <c s="4"/>
-    </row>
-[...6 lines deleted...]
-      <c r="B8" s="10"/>
+      <c s="8"/>
+    </row>
+    <row>
+      <c r="B8" s="7"/>
       <c s="3"/>
-      <c s="2"/>
+      <c s="5"/>
     </row>
     <row r="10">
       <c r="B10" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B11" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B12" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B13" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B14" s="1"/>
       <c s="1"/>
       <c s="1"/>