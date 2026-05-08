--- v6 (2026-04-16)
+++ v7 (2026-05-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.52.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
@@ -186,163 +186,163 @@
       </top>
       <bottom style="medium">
         <color rgb="FFFFA500"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thick">
         <color rgb="FF0000FF"/>
       </top>
       <bottom style="thin">
         <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right style="thin">
-[...28 lines deleted...]
-      </left>
       <right style="double">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color indexed="31"/>
       </top>
       <bottom style="thin">
         <color theme="5" tint="-0.5"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="double">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF0000FF"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="double">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color theme="4"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color theme="5" tint="-0.5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="4"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
       <top style="thick">
         <color rgb="FF0000FF"/>
       </top>
       <bottom style="thin">
         <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="4"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color indexed="31"/>
       </top>
       <bottom style="thin">
         <color theme="5" tint="-0.5"/>
-      </bottom>
-[...43 lines deleted...]
-        <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
@@ -624,83 +624,83 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="B2:D16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row r="2">
-      <c r="B2" s="6"/>
+      <c r="B2" s="9"/>
       <c s="2"/>
-      <c s="9"/>
-[...2 lines deleted...]
-      <c r="B3" s="10"/>
       <c s="4"/>
+    </row>
+    <row>
+      <c r="B3" s="7"/>
+      <c s="5"/>
+      <c s="6"/>
+    </row>
+    <row>
+      <c r="B4" s="7"/>
+      <c s="5"/>
+      <c s="6"/>
+    </row>
+    <row>
+      <c r="B5" s="7"/>
+      <c s="5"/>
+      <c s="6"/>
+    </row>
+    <row>
+      <c r="B6" s="7"/>
+      <c s="5"/>
+      <c s="6"/>
+    </row>
+    <row>
+      <c r="B7" s="7"/>
+      <c s="5"/>
+      <c s="6"/>
+    </row>
+    <row>
+      <c r="B8" s="10"/>
       <c s="8"/>
-    </row>
-[...21 lines deleted...]
-      <c r="B8" s="7"/>
       <c s="3"/>
-      <c s="5"/>
     </row>
     <row r="10">
       <c r="B10" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B11" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B12" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B13" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B14" s="1"/>
       <c s="1"/>
       <c s="1"/>