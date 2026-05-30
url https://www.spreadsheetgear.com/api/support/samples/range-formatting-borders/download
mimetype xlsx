--- v7 (2026-05-08)
+++ v8 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
@@ -168,181 +168,181 @@
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFFFA500"/>
       </left>
       <right style="medium">
         <color rgb="FFFFA500"/>
       </right>
       <top style="medium">
         <color rgb="FFFFA500"/>
       </top>
       <bottom style="medium">
         <color rgb="FFFFA500"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color rgb="FF000000"/>
+      <left style="medium">
+        <color theme="4"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thick">
         <color rgb="FF0000FF"/>
       </top>
       <bottom style="thin">
         <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color theme="4"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color theme="5" tint="-0.5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="double">
         <color rgb="FFFF0000"/>
       </right>
+      <top style="thick">
+        <color rgb="FF0000FF"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
       <top style="thin">
         <color indexed="31"/>
       </top>
       <bottom style="thin">
         <color theme="5" tint="-0.5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF0000FF"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="4"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="double">
         <color rgb="FFFF0000"/>
       </right>
-      <top style="thick">
-[...3 lines deleted...]
-        <color indexed="31"/>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color theme="5" tint="-0.5"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color indexed="31"/>
       </top>
       <bottom style="thin">
         <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="double">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color indexed="31"/>
       </top>
       <bottom style="thin">
         <color indexed="31"/>
-      </bottom>
-[...58 lines deleted...]
-        <color theme="5" tint="-0.5"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
@@ -624,83 +624,83 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="B2:D16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row r="2">
-      <c r="B2" s="9"/>
-      <c s="2"/>
+      <c r="B2" s="2"/>
+      <c s="6"/>
       <c s="4"/>
     </row>
     <row>
       <c r="B3" s="7"/>
+      <c s="9"/>
+      <c s="10"/>
+    </row>
+    <row>
+      <c r="B4" s="7"/>
+      <c s="9"/>
+      <c s="10"/>
+    </row>
+    <row>
+      <c r="B5" s="7"/>
+      <c s="9"/>
+      <c s="10"/>
+    </row>
+    <row>
+      <c r="B6" s="7"/>
+      <c s="9"/>
+      <c s="10"/>
+    </row>
+    <row>
+      <c r="B7" s="7"/>
+      <c s="9"/>
+      <c s="10"/>
+    </row>
+    <row>
+      <c r="B8" s="3"/>
       <c s="5"/>
-      <c s="6"/>
-[...22 lines deleted...]
-      <c r="B8" s="10"/>
       <c s="8"/>
-      <c s="3"/>
     </row>
     <row r="10">
       <c r="B10" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B11" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B12" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B13" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B14" s="1"/>
       <c s="1"/>
       <c s="1"/>