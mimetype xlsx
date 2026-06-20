--- v8 (2026-05-30)
+++ v9 (2026-06-20)
@@ -216,130 +216,130 @@
       </top>
       <bottom style="thin">
         <color theme="5" tint="-0.5"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="double">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thick">
         <color rgb="FF0000FF"/>
       </top>
       <bottom style="thin">
         <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
+      <right style="double">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color theme="5" tint="-0.5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color indexed="31"/>
       </top>
       <bottom style="thin">
         <color theme="5" tint="-0.5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="4"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="double">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thick">
         <color rgb="FF0000FF"/>
-      </top>
-[...58 lines deleted...]
-        <color indexed="31"/>
       </top>
       <bottom style="thin">
         <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
@@ -625,82 +625,82 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="B2:D16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row r="2">
       <c r="B2" s="2"/>
+      <c s="10"/>
+      <c s="4"/>
+    </row>
+    <row>
+      <c r="B3" s="8"/>
+      <c s="7"/>
+      <c s="9"/>
+    </row>
+    <row>
+      <c r="B4" s="8"/>
+      <c s="7"/>
+      <c s="9"/>
+    </row>
+    <row>
+      <c r="B5" s="8"/>
+      <c s="7"/>
+      <c s="9"/>
+    </row>
+    <row>
+      <c r="B6" s="8"/>
+      <c s="7"/>
+      <c s="9"/>
+    </row>
+    <row>
+      <c r="B7" s="8"/>
+      <c s="7"/>
+      <c s="9"/>
+    </row>
+    <row>
+      <c r="B8" s="3"/>
       <c s="6"/>
-      <c s="4"/>
-[...27 lines deleted...]
-      <c r="B8" s="3"/>
       <c s="5"/>
-      <c s="8"/>
     </row>
     <row r="10">
       <c r="B10" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B11" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B12" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B13" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B14" s="1"/>
       <c s="1"/>
       <c s="1"/>