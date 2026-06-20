--- v9 (2026-06-20)
+++ v10 (2026-06-20)
@@ -168,160 +168,160 @@
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFFFA500"/>
       </left>
       <right style="medium">
         <color rgb="FFFFA500"/>
       </right>
       <top style="medium">
         <color rgb="FFFFA500"/>
       </top>
       <bottom style="medium">
         <color rgb="FFFFA500"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color theme="4"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thick">
         <color rgb="FF0000FF"/>
       </top>
       <bottom style="thin">
         <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="double">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="double">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color theme="5" tint="-0.5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color theme="4"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color indexed="31"/>
       </top>
       <bottom style="thin">
         <color theme="5" tint="-0.5"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color theme="5" tint="-0.5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
       <right style="double">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thick">
         <color rgb="FF0000FF"/>
       </top>
       <bottom style="thin">
         <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...43 lines deleted...]
-    <border>
       <left style="medium">
         <color theme="4"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
-      </right>
-[...13 lines deleted...]
-        <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color indexed="31"/>
       </top>
       <bottom style="thin">
         <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thick">
         <color rgb="FF0000FF"/>
       </top>
       <bottom style="thin">
         <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
@@ -624,82 +624,82 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="B2:D16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row r="2">
-      <c r="B2" s="2"/>
+      <c r="B2" s="3"/>
       <c s="10"/>
+      <c s="8"/>
+    </row>
+    <row>
+      <c r="B3" s="9"/>
+      <c s="2"/>
       <c s="4"/>
     </row>
     <row>
-      <c r="B3" s="8"/>
+      <c r="B4" s="9"/>
+      <c s="2"/>
+      <c s="4"/>
+    </row>
+    <row>
+      <c r="B5" s="9"/>
+      <c s="2"/>
+      <c s="4"/>
+    </row>
+    <row>
+      <c r="B6" s="9"/>
+      <c s="2"/>
+      <c s="4"/>
+    </row>
+    <row>
+      <c r="B7" s="9"/>
+      <c s="2"/>
+      <c s="4"/>
+    </row>
+    <row>
+      <c r="B8" s="6"/>
       <c s="7"/>
-      <c s="9"/>
-[...23 lines deleted...]
-      <c s="6"/>
       <c s="5"/>
     </row>
     <row r="10">
       <c r="B10" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B11" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B12" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B13" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B14" s="1"/>
       <c s="1"/>