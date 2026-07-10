--- v10 (2026-06-20)
+++ v11 (2026-07-10)
@@ -171,175 +171,175 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFFFA500"/>
       </left>
       <right style="medium">
         <color rgb="FFFFA500"/>
       </right>
       <top style="medium">
         <color rgb="FFFFA500"/>
       </top>
       <bottom style="medium">
         <color rgb="FFFFA500"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right style="thin">
-[...3 lines deleted...]
-        <color indexed="31"/>
+      <right style="double">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF0000FF"/>
       </top>
       <bottom style="thin">
         <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="4"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color theme="5" tint="-0.5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color theme="5" tint="-0.5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
       <top style="thick">
         <color rgb="FF0000FF"/>
       </top>
       <bottom style="thin">
         <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="double">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color indexed="31"/>
       </top>
       <bottom style="thin">
+        <color theme="5" tint="-0.5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="4"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF0000FF"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="4"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
         <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="double">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color indexed="31"/>
-      </top>
-[...73 lines deleted...]
-        <color rgb="FF0000FF"/>
       </top>
       <bottom style="thin">
         <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
@@ -624,83 +624,83 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="B2:D16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row r="2">
-      <c r="B2" s="3"/>
+      <c r="B2" s="7"/>
+      <c s="5"/>
+      <c s="2"/>
+    </row>
+    <row>
+      <c r="B3" s="9"/>
+      <c s="8"/>
       <c s="10"/>
+    </row>
+    <row>
+      <c r="B4" s="9"/>
       <c s="8"/>
-    </row>
-[...2 lines deleted...]
-      <c s="2"/>
+      <c s="10"/>
+    </row>
+    <row>
+      <c r="B5" s="9"/>
+      <c s="8"/>
+      <c s="10"/>
+    </row>
+    <row>
+      <c r="B6" s="9"/>
+      <c s="8"/>
+      <c s="10"/>
+    </row>
+    <row>
+      <c r="B7" s="9"/>
+      <c s="8"/>
+      <c s="10"/>
+    </row>
+    <row>
+      <c r="B8" s="3"/>
       <c s="4"/>
-    </row>
-[...23 lines deleted...]
-      <c s="5"/>
+      <c s="6"/>
     </row>
     <row r="10">
       <c r="B10" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B11" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B12" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B13" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B14" s="1"/>
       <c s="1"/>
       <c s="1"/>