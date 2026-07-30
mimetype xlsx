--- v11 (2026-07-10)
+++ v12 (2026-07-30)
@@ -168,178 +168,178 @@
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFFFA500"/>
       </left>
       <right style="medium">
         <color rgb="FFFFA500"/>
       </right>
       <top style="medium">
         <color rgb="FFFFA500"/>
       </top>
       <bottom style="medium">
         <color rgb="FFFFA500"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color theme="4"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF0000FF"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="double">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thick">
         <color rgb="FF0000FF"/>
       </top>
       <bottom style="thin">
         <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="double">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color theme="5" tint="-0.5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="double">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color theme="5" tint="-0.5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color theme="4"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color indexed="31"/>
       </top>
       <bottom style="thin">
         <color theme="5" tint="-0.5"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color indexed="31"/>
       </top>
       <bottom style="thin">
-        <color theme="5" tint="-0.5"/>
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="4"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thick">
         <color rgb="FF0000FF"/>
-      </top>
-[...73 lines deleted...]
-        <color indexed="31"/>
       </top>
       <bottom style="thin">
         <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
@@ -624,82 +624,82 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="B2:D16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row r="2">
-      <c r="B2" s="7"/>
-[...1 lines deleted...]
-      <c s="2"/>
+      <c r="B2" s="2"/>
+      <c s="10"/>
+      <c s="3"/>
     </row>
     <row>
       <c r="B3" s="9"/>
       <c s="8"/>
-      <c s="10"/>
+      <c s="4"/>
     </row>
     <row>
       <c r="B4" s="9"/>
       <c s="8"/>
-      <c s="10"/>
+      <c s="4"/>
     </row>
     <row>
       <c r="B5" s="9"/>
       <c s="8"/>
-      <c s="10"/>
+      <c s="4"/>
     </row>
     <row>
       <c r="B6" s="9"/>
       <c s="8"/>
-      <c s="10"/>
+      <c s="4"/>
     </row>
     <row>
       <c r="B7" s="9"/>
       <c s="8"/>
-      <c s="10"/>
-[...2 lines deleted...]
-      <c r="B8" s="3"/>
       <c s="4"/>
+    </row>
+    <row>
+      <c r="B8" s="7"/>
+      <c s="5"/>
       <c s="6"/>
     </row>
     <row r="10">
       <c r="B10" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B11" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B12" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B13" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B14" s="1"/>
       <c s="1"/>