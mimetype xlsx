--- v12 (2026-07-30)
+++ v13 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
@@ -168,181 +168,181 @@
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFFFA500"/>
       </left>
       <right style="medium">
         <color rgb="FFFFA500"/>
       </right>
       <top style="medium">
         <color rgb="FFFFA500"/>
       </top>
       <bottom style="medium">
         <color rgb="FFFFA500"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color theme="5" tint="-0.5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="double">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF0000FF"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color theme="4"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thick">
         <color rgb="FF0000FF"/>
       </top>
       <bottom style="thin">
         <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color theme="4"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color theme="5" tint="-0.5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="4"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="double">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thick">
         <color rgb="FF0000FF"/>
       </top>
       <bottom style="thin">
         <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="double">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color indexed="31"/>
       </top>
       <bottom style="thin">
-        <color indexed="31"/>
-[...13 lines deleted...]
-      <bottom style="thin">
         <color theme="5" tint="-0.5"/>
-      </bottom>
-[...73 lines deleted...]
-        <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
@@ -624,83 +624,83 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="B2:D16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row r="2">
-      <c r="B2" s="2"/>
+      <c r="B2" s="6"/>
+      <c s="5"/>
+      <c s="9"/>
+    </row>
+    <row>
+      <c r="B3" s="8"/>
+      <c s="4"/>
+      <c s="3"/>
+    </row>
+    <row>
+      <c r="B4" s="8"/>
+      <c s="4"/>
+      <c s="3"/>
+    </row>
+    <row>
+      <c r="B5" s="8"/>
+      <c s="4"/>
+      <c s="3"/>
+    </row>
+    <row>
+      <c r="B6" s="8"/>
+      <c s="4"/>
+      <c s="3"/>
+    </row>
+    <row>
+      <c r="B7" s="8"/>
+      <c s="4"/>
+      <c s="3"/>
+    </row>
+    <row>
+      <c r="B8" s="7"/>
+      <c s="2"/>
       <c s="10"/>
-      <c s="3"/>
-[...29 lines deleted...]
-      <c s="6"/>
     </row>
     <row r="10">
       <c r="B10" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B11" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B12" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B13" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B14" s="1"/>
       <c s="1"/>
       <c s="1"/>