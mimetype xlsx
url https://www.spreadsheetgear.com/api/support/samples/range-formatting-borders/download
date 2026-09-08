--- v13 (2026-08-19)
+++ v14 (2026-09-08)
@@ -168,181 +168,181 @@
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFFFA500"/>
       </left>
       <right style="medium">
         <color rgb="FFFFA500"/>
       </right>
       <top style="medium">
         <color rgb="FFFFA500"/>
       </top>
       <bottom style="medium">
         <color rgb="FFFFA500"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color rgb="FF000000"/>
+      <left style="medium">
+        <color theme="4"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color indexed="31"/>
       </top>
       <bottom style="thin">
         <color theme="5" tint="-0.5"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="double">
         <color rgb="FFFF0000"/>
       </right>
-      <top style="thin">
-[...28 lines deleted...]
-      </right>
       <top style="thick">
         <color rgb="FF0000FF"/>
       </top>
       <bottom style="thin">
         <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="4"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="4"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
       <top style="thick">
         <color rgb="FF0000FF"/>
       </top>
       <bottom style="thin">
         <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-        <color theme="4"/>
+      <left style="thin">
+        <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color indexed="31"/>
       </top>
       <bottom style="thin">
         <color theme="5" tint="-0.5"/>
-      </bottom>
-[...13 lines deleted...]
-        <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="double">
         <color rgb="FFFF0000"/>
       </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color theme="5" tint="-0.5"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
       <top style="thick">
         <color rgb="FF0000FF"/>
       </top>
       <bottom style="thin">
         <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="31"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="31"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
       <right style="double">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color indexed="31"/>
       </top>
       <bottom style="thin">
-        <color theme="5" tint="-0.5"/>
+        <color indexed="31"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
@@ -624,83 +624,83 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="B2:D16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row r="2">
-      <c r="B2" s="6"/>
-      <c s="5"/>
+      <c r="B2" s="5"/>
+      <c s="8"/>
+      <c s="3"/>
+    </row>
+    <row>
+      <c r="B3" s="4"/>
       <c s="9"/>
-    </row>
-[...27 lines deleted...]
-      <c s="2"/>
       <c s="10"/>
+    </row>
+    <row>
+      <c r="B4" s="4"/>
+      <c s="9"/>
+      <c s="10"/>
+    </row>
+    <row>
+      <c r="B5" s="4"/>
+      <c s="9"/>
+      <c s="10"/>
+    </row>
+    <row>
+      <c r="B6" s="4"/>
+      <c s="9"/>
+      <c s="10"/>
+    </row>
+    <row>
+      <c r="B7" s="4"/>
+      <c s="9"/>
+      <c s="10"/>
+    </row>
+    <row>
+      <c r="B8" s="2"/>
+      <c s="6"/>
+      <c s="7"/>
     </row>
     <row r="10">
       <c r="B10" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B11" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B12" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B13" s="1"/>
       <c s="1"/>
       <c s="1"/>
     </row>
     <row>
       <c r="B14" s="1"/>
       <c s="1"/>
       <c s="1"/>