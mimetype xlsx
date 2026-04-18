--- v4 (2026-03-29)
+++ v5 (2026-04-18)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.52.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Unique Values</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
@@ -497,87 +497,87 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.73046875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A3">RAND() * 1000</f>
-        <v>346.5877668399582</v>
+        <v>865.7681080057023</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0"/>
-        <v>905.112042639674</v>
+        <v>954.6360399959086</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="A5:A6">RAND() * 1000</f>
-        <v>127.62853287255726</v>
+        <v>68.83400902653403</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>619.1041705402424</v>
+        <v>669.3379371146788</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2" ref="A8:A11">RAND() * 1000</f>
-        <v>367.9696701638271</v>
+        <v>379.0232452980522</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>401.23164823693537</v>
+        <v>581.1481135661198</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>300.81577255233236</v>
+        <v>308.07293978471415</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>938.4249104898607</v>
+        <v>823.2028766229096</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="duplicateValues" dxfId="0" priority="1" stopIfTrue="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>