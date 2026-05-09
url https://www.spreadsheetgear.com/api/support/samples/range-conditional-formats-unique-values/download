--- v5 (2026-04-18)
+++ v6 (2026-05-09)
@@ -497,87 +497,87 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.73046875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A3">RAND() * 1000</f>
-        <v>865.7681080057023</v>
+        <v>68.47707048235475</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0"/>
-        <v>954.6360399959086</v>
+        <v>948.4692854309804</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="A5:A6">RAND() * 1000</f>
-        <v>68.83400902653403</v>
+        <v>482.64040476219526</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>669.3379371146788</v>
+        <v>420.4681204015559</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2" ref="A8:A11">RAND() * 1000</f>
-        <v>379.0232452980522</v>
+        <v>49.801328401103184</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>581.1481135661198</v>
+        <v>584.4964628360323</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>308.07293978471415</v>
+        <v>400.9912656506112</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>823.2028766229096</v>
+        <v>82.83376834835377</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="duplicateValues" dxfId="0" priority="1" stopIfTrue="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>