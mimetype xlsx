--- v6 (2026-05-09)
+++ v7 (2026-05-29)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Unique Values</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
@@ -497,87 +497,87 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.73046875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A3">RAND() * 1000</f>
-        <v>68.47707048235475</v>
+        <v>962.4057152130279</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0"/>
-        <v>948.4692854309804</v>
+        <v>926.405424747947</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="A5:A6">RAND() * 1000</f>
-        <v>482.64040476219526</v>
+        <v>744.943244566782</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>420.4681204015559</v>
+        <v>118.76932375609871</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2" ref="A8:A11">RAND() * 1000</f>
-        <v>49.801328401103184</v>
+        <v>69.19950712906697</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>584.4964628360323</v>
+        <v>171.52076441599286</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>400.9912656506112</v>
+        <v>513.06257941898</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>82.83376834835377</v>
+        <v>602.3169725460065</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="duplicateValues" dxfId="0" priority="1" stopIfTrue="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>