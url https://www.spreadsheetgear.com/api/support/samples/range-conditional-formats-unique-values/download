--- v7 (2026-05-29)
+++ v8 (2026-06-18)
@@ -497,87 +497,87 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.73046875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A3">RAND() * 1000</f>
-        <v>962.4057152130279</v>
+        <v>256.2266407091025</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0"/>
-        <v>926.405424747947</v>
+        <v>594.8919304050113</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="A5:A6">RAND() * 1000</f>
-        <v>744.943244566782</v>
+        <v>672.2794301700254</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>118.76932375609871</v>
+        <v>812.3117125152852</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2" ref="A8:A11">RAND() * 1000</f>
-        <v>69.19950712906697</v>
+        <v>329.2480916455238</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>171.52076441599286</v>
+        <v>405.7181764894775</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>513.06257941898</v>
+        <v>946.0114249009096</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>602.3169725460065</v>
+        <v>645.4502547947083</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="duplicateValues" dxfId="0" priority="1" stopIfTrue="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>