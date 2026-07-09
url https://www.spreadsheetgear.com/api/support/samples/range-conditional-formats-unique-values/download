--- v8 (2026-06-18)
+++ v9 (2026-07-09)
@@ -497,87 +497,87 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.73046875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A3">RAND() * 1000</f>
-        <v>256.2266407091025</v>
+        <v>905.233346557952</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0"/>
-        <v>594.8919304050113</v>
+        <v>111.49015499595905</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="A5:A6">RAND() * 1000</f>
-        <v>672.2794301700254</v>
+        <v>780.7102943361795</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>812.3117125152852</v>
+        <v>801.2485317569791</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2" ref="A8:A11">RAND() * 1000</f>
-        <v>329.2480916455238</v>
+        <v>577.4076772017809</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>405.7181764894775</v>
+        <v>743.7814135542053</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>946.0114249009096</v>
+        <v>375.1229513781773</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>645.4502547947083</v>
+        <v>224.71166627832062</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="duplicateValues" dxfId="0" priority="1" stopIfTrue="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>