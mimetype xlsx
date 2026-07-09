--- v9 (2026-07-09)
+++ v10 (2026-07-09)
@@ -497,87 +497,87 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.73046875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A3">RAND() * 1000</f>
-        <v>905.233346557952</v>
+        <v>194.78717271610702</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0"/>
-        <v>111.49015499595905</v>
+        <v>290.547795397571</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="A5:A6">RAND() * 1000</f>
-        <v>780.7102943361795</v>
+        <v>312.350050684155</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>801.2485317569791</v>
+        <v>352.1410219291896</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2" ref="A8:A11">RAND() * 1000</f>
-        <v>577.4076772017809</v>
+        <v>882.0079329158154</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>743.7814135542053</v>
+        <v>181.81611102555362</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>375.1229513781773</v>
+        <v>587.0125509154409</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>224.71166627832062</v>
+        <v>102.97466710341041</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="duplicateValues" dxfId="0" priority="1" stopIfTrue="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>