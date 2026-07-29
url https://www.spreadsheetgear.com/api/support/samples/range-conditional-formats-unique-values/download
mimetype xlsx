--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -497,87 +497,87 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.73046875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A3">RAND() * 1000</f>
-        <v>194.78717271610702</v>
+        <v>343.9367927846435</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0"/>
-        <v>290.547795397571</v>
+        <v>173.970764790492</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="A5:A6">RAND() * 1000</f>
-        <v>312.350050684155</v>
+        <v>930.048831495041</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>352.1410219291896</v>
+        <v>398.7733553044608</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2" ref="A8:A11">RAND() * 1000</f>
-        <v>882.0079329158154</v>
+        <v>365.36186545334994</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>181.81611102555362</v>
+        <v>810.7558716747203</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>587.0125509154409</v>
+        <v>563.538951181953</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>102.97466710341041</v>
+        <v>894.4734216771799</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="duplicateValues" dxfId="0" priority="1" stopIfTrue="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>