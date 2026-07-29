--- v11 (2026-07-29)
+++ v12 (2026-07-29)
@@ -497,87 +497,87 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.73046875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A3">RAND() * 1000</f>
-        <v>343.9367927846435</v>
+        <v>487.2437298290775</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0"/>
-        <v>173.970764790492</v>
+        <v>790.3982580211491</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="A5:A6">RAND() * 1000</f>
-        <v>930.048831495041</v>
+        <v>6.257130374536679</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>398.7733553044608</v>
+        <v>383.0924806101601</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2" ref="A8:A11">RAND() * 1000</f>
-        <v>365.36186545334994</v>
+        <v>49.03910003632728</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>810.7558716747203</v>
+        <v>647.5676178384839</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>563.538951181953</v>
+        <v>130.48444586232844</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>894.4734216771799</v>
+        <v>459.96147227397887</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="duplicateValues" dxfId="0" priority="1" stopIfTrue="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>