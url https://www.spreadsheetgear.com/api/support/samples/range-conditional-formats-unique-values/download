--- v12 (2026-07-29)
+++ v13 (2026-08-18)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Unique Values</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
@@ -497,87 +497,87 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.73046875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A3">RAND() * 1000</f>
-        <v>487.2437298290775</v>
+        <v>792.1257721034154</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0"/>
-        <v>790.3982580211491</v>
+        <v>430.02567257742805</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="A5:A6">RAND() * 1000</f>
-        <v>6.257130374536679</v>
+        <v>138.11613791528288</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>383.0924806101601</v>
+        <v>705.0182723317233</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2" ref="A8:A11">RAND() * 1000</f>
-        <v>49.03910003632728</v>
+        <v>608.3278856991888</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>647.5676178384839</v>
+        <v>53.124291087388364</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>130.48444586232844</v>
+        <v>512.236173490205</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>459.96147227397887</v>
+        <v>184.05593635545347</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="duplicateValues" dxfId="0" priority="1" stopIfTrue="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>