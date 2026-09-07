--- v13 (2026-08-18)
+++ v14 (2026-09-07)
@@ -497,87 +497,87 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.73046875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A3">RAND() * 1000</f>
-        <v>792.1257721034154</v>
+        <v>517.6770556599868</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0"/>
-        <v>430.02567257742805</v>
+        <v>155.01095322594782</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="A5:A6">RAND() * 1000</f>
-        <v>138.11613791528288</v>
+        <v>58.58384823107965</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>705.0182723317233</v>
+        <v>499.12248945400074</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2" ref="A8:A11">RAND() * 1000</f>
-        <v>608.3278856991888</v>
+        <v>153.79455652552122</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>53.124291087388364</v>
+        <v>242.31328795482554</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>512.236173490205</v>
+        <v>106.29080782415734</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>184.05593635545347</v>
+        <v>77.43172622218175</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="duplicateValues" dxfId="0" priority="1" stopIfTrue="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>