--- v14 (2026-09-07)
+++ v15 (2026-09-27)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.84.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Unique Values</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
@@ -497,87 +497,87 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.73046875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A3">RAND() * 1000</f>
-        <v>517.6770556599868</v>
+        <v>194.18818612616295</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0"/>
-        <v>155.01095322594782</v>
+        <v>394.0105605949196</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="A5:A6">RAND() * 1000</f>
-        <v>58.58384823107965</v>
+        <v>659.9070750757239</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>499.12248945400074</v>
+        <v>476.40103279479183</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2" ref="A8:A11">RAND() * 1000</f>
-        <v>153.79455652552122</v>
+        <v>727.4576999589746</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>242.31328795482554</v>
+        <v>401.32845236381434</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>106.29080782415734</v>
+        <v>610.1882423031846</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>77.43172622218175</v>
+        <v>635.9486133575621</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="duplicateValues" dxfId="0" priority="1" stopIfTrue="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>