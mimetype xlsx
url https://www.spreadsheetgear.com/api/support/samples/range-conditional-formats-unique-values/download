--- v15 (2026-09-27)
+++ v16 (2026-10-17)
@@ -497,87 +497,87 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.73046875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A3">RAND() * 1000</f>
-        <v>194.18818612616295</v>
+        <v>220.63740593339176</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0"/>
-        <v>394.0105605949196</v>
+        <v>937.2624547553859</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="A5:A6">RAND() * 1000</f>
-        <v>659.9070750757239</v>
+        <v>735.1312953586264</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>476.40103279479183</v>
+        <v>108.35563401806692</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2" ref="A8:A11">RAND() * 1000</f>
-        <v>727.4576999589746</v>
+        <v>834.33439446115</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>401.32845236381434</v>
+        <v>528.3960408908861</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>610.1882423031846</v>
+        <v>508.7303307182616</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>635.9486133575621</v>
+        <v>263.926709510522</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="duplicateValues" dxfId="0" priority="1" stopIfTrue="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>