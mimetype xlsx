--- v16 (2026-10-17)
+++ v17 (2026-11-07)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.84.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.85.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Unique Values</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
@@ -497,87 +497,87 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.73046875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A3">RAND() * 1000</f>
-        <v>220.63740593339176</v>
+        <v>241.62076844910717</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0"/>
-        <v>937.2624547553859</v>
+        <v>64.09291135077488</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="A5:A6">RAND() * 1000</f>
-        <v>735.1312953586264</v>
+        <v>789.3785060189451</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>108.35563401806692</v>
+        <v>157.28090263120896</v>
       </c>
     </row>
     <row>
       <c s="1">
         <v>100</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2" ref="A8:A11">RAND() * 1000</f>
-        <v>834.33439446115</v>
+        <v>85.045685215146</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>528.3960408908861</v>
+        <v>993.9115696876763</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>508.7303307182616</v>
+        <v>339.11331846483785</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="2"/>
-        <v>263.926709510522</v>
+        <v>344.3904794970711</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="duplicateValues" dxfId="0" priority="1" stopIfTrue="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>