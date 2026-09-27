--- v14 (2026-09-07)
+++ v15 (2026-09-27)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.84.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Top 10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
@@ -495,89 +495,89 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>161.96501324602153</v>
-[...53 lines deleted...]
-        <v>408.40745604170615</v>
+        <v>8027.509211074326</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4703.837858867343</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9975.52528801604</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9036.647214324916</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8665.568853861414</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>851.1155583239205</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9318.097096039812</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2178.938399100847</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9292.457632179625</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9722.353620255104</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="top10" dxfId="0" priority="1" stopIfTrue="1" rank="2"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>