--- v15 (2026-09-27)
+++ v16 (2026-10-17)
@@ -495,89 +495,89 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>8027.509211074326</v>
-[...53 lines deleted...]
-        <v>9722.353620255104</v>
+        <v>1409.5004791461197</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9384.81190877579</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5007.719481561415</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8652.989022790232</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>646.7267949547484</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9489.334793352722</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6121.742561801549</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1450.5768640771066</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2623.3551287193714</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8784.951368697912</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="top10" dxfId="0" priority="1" stopIfTrue="1" rank="2"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>