--- v16 (2026-10-17)
+++ v17 (2026-11-07)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.84.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.85.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Top 10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
@@ -495,89 +495,89 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>1409.5004791461197</v>
-[...53 lines deleted...]
-        <v>8784.951368697912</v>
+        <v>1264.80142587031</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9071.845334926607</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8002.719822171427</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4869.9810323468555</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4581.604683954499</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9285.79062921142</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>915.8139256585418</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9243.291085519755</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4570.762790876363</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7219.777227950601</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="top10" dxfId="0" priority="1" stopIfTrue="1" rank="2"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>