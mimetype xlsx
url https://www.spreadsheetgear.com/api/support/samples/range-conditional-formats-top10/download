--- v5 (2026-03-29)
+++ v6 (2026-04-18)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.52.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Top 10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
@@ -495,89 +495,89 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>592.4865266176038</v>
-[...53 lines deleted...]
-        <v>8810.467334817238</v>
+        <v>2239.109171925113</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6975.489972878677</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6567.8002418026435</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>628.0067845221993</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3524.7539450398244</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6778.570841817029</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>346.88931876251775</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9078.982198500442</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6178.226312889592</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8612.725914576815</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="top10" dxfId="0" priority="1" stopIfTrue="1" rank="2"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>