--- v6 (2026-04-18)
+++ v7 (2026-05-09)
@@ -495,89 +495,89 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>2239.109171925113</v>
-[...53 lines deleted...]
-        <v>8612.725914576815</v>
+        <v>5579.441328612144</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1161.0559981659828</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2139.6101003485946</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8684.493881543078</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6085.358588963903</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7037.166860375121</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8534.924101019578</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1502.9369068022547</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3717.07985605199</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>290.476847890746</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="top10" dxfId="0" priority="1" stopIfTrue="1" rank="2"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>