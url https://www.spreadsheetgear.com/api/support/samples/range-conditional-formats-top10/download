--- v7 (2026-05-09)
+++ v8 (2026-05-29)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Top 10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
@@ -495,89 +495,89 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>5579.441328612144</v>
-[...53 lines deleted...]
-        <v>290.476847890746</v>
+        <v>1167.0276524550793</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>773.4879466813904</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9724.783832446046</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7635.263791315027</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1745.6859727438978</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7138.060327555955</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1245.5440676360663</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5661.234889514901</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7448.836540859123</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2878.009175964431</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="top10" dxfId="0" priority="1" stopIfTrue="1" rank="2"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>