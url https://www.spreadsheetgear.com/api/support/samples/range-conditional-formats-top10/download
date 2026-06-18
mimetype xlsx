--- v8 (2026-05-29)
+++ v9 (2026-06-18)
@@ -495,89 +495,89 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>1167.0276524550793</v>
-[...53 lines deleted...]
-        <v>2878.009175964431</v>
+        <v>2619.9007657095217</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6499.489181756921</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1609.6830393987282</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>114.28667963528483</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>220.7461742434802</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3521.8086461255107</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7217.3433991869815</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>455.21613058364886</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3117.9514646780594</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4837.441628490557</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="top10" dxfId="0" priority="1" stopIfTrue="1" rank="2"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>