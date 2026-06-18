--- v9 (2026-06-18)
+++ v10 (2026-06-18)
@@ -495,89 +495,89 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>2619.9007657095217</v>
-[...53 lines deleted...]
-        <v>4837.441628490557</v>
+        <v>3755.3093034016083</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8489.439035101726</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1359.476280764964</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7557.64285619839</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>137.51299904609658</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2249.0569281618014</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9808.894838078777</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5582.32535080033</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4141.475457884551</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6373.658749977045</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="top10" dxfId="0" priority="1" stopIfTrue="1" rank="2"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>