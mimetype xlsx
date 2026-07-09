--- v10 (2026-06-18)
+++ v11 (2026-07-09)
@@ -495,89 +495,89 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>3755.3093034016083</v>
-[...53 lines deleted...]
-        <v>6373.658749977045</v>
+        <v>7810.132687460163</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5348.370857607323</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6680.939300809463</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>81.4357456633985</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7722.86649150022</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>675.1019531996506</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3718.7623682146054</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7849.210577944765</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4956.064809530707</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3317.321166244618</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="top10" dxfId="0" priority="1" stopIfTrue="1" rank="2"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>