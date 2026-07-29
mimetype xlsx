--- v11 (2026-07-09)
+++ v12 (2026-07-29)
@@ -495,89 +495,89 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>7810.132687460163</v>
-[...53 lines deleted...]
-        <v>3317.321166244618</v>
+        <v>422.30330782661696</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8839.94406730185</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3249.7662675697557</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5945.736811429922</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5702.938166130655</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4189.188638902852</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>796.2299612357971</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>888.318480324557</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>697.7213080877398</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1067.5339750681355</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="top10" dxfId="0" priority="1" stopIfTrue="1" rank="2"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>