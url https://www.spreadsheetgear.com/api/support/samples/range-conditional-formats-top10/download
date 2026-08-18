--- v12 (2026-07-29)
+++ v13 (2026-08-18)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Top 10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
@@ -495,89 +495,89 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>422.30330782661696</v>
-[...53 lines deleted...]
-        <v>1067.5339750681355</v>
+        <v>7156.319808374461</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>670.7010295136583</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6233.413120484998</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4272.391028256424</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6910.795979811653</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7332.810847516287</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2693.117454077871</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6117.122243638624</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1420.328072248358</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1658.093283610489</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="top10" dxfId="0" priority="1" stopIfTrue="1" rank="2"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>