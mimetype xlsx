--- v13 (2026-08-18)
+++ v14 (2026-09-07)
@@ -495,89 +495,89 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>7156.319808374461</v>
-[...53 lines deleted...]
-        <v>1658.093283610489</v>
+        <v>161.96501324602153</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1987.490082997345</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>547.8801330294481</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8445.832220744132</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8837.532447510359</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>880.1043845964607</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4441.737100329899</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3698.911292162501</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4047.0397813245286</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>408.40745604170615</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="top10" dxfId="0" priority="1" stopIfTrue="1" rank="2"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>