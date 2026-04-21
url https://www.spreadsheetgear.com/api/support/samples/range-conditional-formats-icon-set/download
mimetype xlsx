--- v5 (2026-03-30)
+++ v6 (2026-04-21)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.52.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Icon Set</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
@@ -484,97 +484,97 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.41015625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>1549.6342906081927</v>
-[...53 lines deleted...]
-        <v>1234.9163569882915</v>
+        <v>3234.118154325474</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8115.311155448772</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8761.453767697702</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2328.7582428897304</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7141.753107550564</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3285.087189467948</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9133.08397228934</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2852.7394461325616</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4926.666522470357</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2594.0530916458915</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="iconSet" priority="1">
       <iconSet iconSet="5Arrows">
         <cfvo type="percent" val="0"/>
         <cfvo type="percent" val="20"/>
         <cfvo type="percent" val="40"/>
         <cfvo type="percent" val="60"/>
         <cfvo type="percent" val="80"/>
       </iconSet>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>