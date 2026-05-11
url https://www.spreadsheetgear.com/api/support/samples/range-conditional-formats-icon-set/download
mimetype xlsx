--- v6 (2026-04-21)
+++ v7 (2026-05-11)
@@ -484,97 +484,97 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.41015625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>3234.118154325474</v>
-[...53 lines deleted...]
-        <v>2594.0530916458915</v>
+        <v>2122.1330189845935</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2734.077319540802</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8213.159087580281</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3785.5163224942157</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>893.2061890434628</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1599.7574696990125</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4913.533092779572</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>880.0419781072843</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2292.9504256384894</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9325.633648884137</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="iconSet" priority="1">
       <iconSet iconSet="5Arrows">
         <cfvo type="percent" val="0"/>
         <cfvo type="percent" val="20"/>
         <cfvo type="percent" val="40"/>
         <cfvo type="percent" val="60"/>
         <cfvo type="percent" val="80"/>
       </iconSet>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>