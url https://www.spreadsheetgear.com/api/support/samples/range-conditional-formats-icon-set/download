--- v7 (2026-05-11)
+++ v8 (2026-05-31)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Icon Set</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
@@ -484,97 +484,97 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.41015625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>2122.1330189845935</v>
-[...53 lines deleted...]
-        <v>9325.633648884137</v>
+        <v>2762.786335510956</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1574.0358594927973</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7514.342390939026</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5042.502897388017</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7756.356865930298</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1907.9151595077271</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1612.1550353949576</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8989.814462619634</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7490.858868184409</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>746.5333111597694</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="iconSet" priority="1">
       <iconSet iconSet="5Arrows">
         <cfvo type="percent" val="0"/>
         <cfvo type="percent" val="20"/>
         <cfvo type="percent" val="40"/>
         <cfvo type="percent" val="60"/>
         <cfvo type="percent" val="80"/>
       </iconSet>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>