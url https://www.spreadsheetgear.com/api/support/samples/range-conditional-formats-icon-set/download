--- v8 (2026-05-31)
+++ v9 (2026-06-20)
@@ -484,97 +484,97 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.41015625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>2762.786335510956</v>
-[...53 lines deleted...]
-        <v>746.5333111597694</v>
+        <v>2815.854378881344</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1678.5915896720915</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7039.371564055355</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6537.81934551719</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5114.461734565152</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7945.391433610647</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5755.377383664628</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5291.159796141312</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7486.992476239642</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>545.8033381603666</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="iconSet" priority="1">
       <iconSet iconSet="5Arrows">
         <cfvo type="percent" val="0"/>
         <cfvo type="percent" val="20"/>
         <cfvo type="percent" val="40"/>
         <cfvo type="percent" val="60"/>
         <cfvo type="percent" val="80"/>
       </iconSet>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>