--- v9 (2026-06-20)
+++ v10 (2026-06-20)
@@ -484,97 +484,97 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.41015625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>2815.854378881344</v>
-[...53 lines deleted...]
-        <v>545.8033381603666</v>
+        <v>8421.61013823362</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3879.635682115792</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4630.802201371144</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8055.1483881304</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3972.2688715327868</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2483.450432220966</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8168.770540034958</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8098.313091675235</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4835.832418341761</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8430.020704373255</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="iconSet" priority="1">
       <iconSet iconSet="5Arrows">
         <cfvo type="percent" val="0"/>
         <cfvo type="percent" val="20"/>
         <cfvo type="percent" val="40"/>
         <cfvo type="percent" val="60"/>
         <cfvo type="percent" val="80"/>
       </iconSet>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>