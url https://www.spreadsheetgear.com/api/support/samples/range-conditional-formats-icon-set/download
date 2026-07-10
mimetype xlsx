--- v10 (2026-06-20)
+++ v11 (2026-07-10)
@@ -484,97 +484,97 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.41015625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>8421.61013823362</v>
-[...53 lines deleted...]
-        <v>8430.020704373255</v>
+        <v>3874.1802905853983</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2844.176704968957</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4190.456252433972</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>51.013747770429774</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3077.613782446864</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7906.808675729886</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2495.692974225756</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9371.62619584071</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>129.3459651658324</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4181.805993092462</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="iconSet" priority="1">
       <iconSet iconSet="5Arrows">
         <cfvo type="percent" val="0"/>
         <cfvo type="percent" val="20"/>
         <cfvo type="percent" val="40"/>
         <cfvo type="percent" val="60"/>
         <cfvo type="percent" val="80"/>
       </iconSet>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>