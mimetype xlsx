--- v11 (2026-07-10)
+++ v12 (2026-07-30)
@@ -484,97 +484,97 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.41015625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>3874.1802905853983</v>
-[...53 lines deleted...]
-        <v>4181.805993092462</v>
+        <v>2356.8554870000025</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2690.830212726194</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7238.168071757834</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1164.470906218753</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6188.337228843324</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5816.997692107196</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4099.567732729463</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4235.1333806692</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9549.399587847054</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3841.5995474877905</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="iconSet" priority="1">
       <iconSet iconSet="5Arrows">
         <cfvo type="percent" val="0"/>
         <cfvo type="percent" val="20"/>
         <cfvo type="percent" val="40"/>
         <cfvo type="percent" val="60"/>
         <cfvo type="percent" val="80"/>
       </iconSet>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>