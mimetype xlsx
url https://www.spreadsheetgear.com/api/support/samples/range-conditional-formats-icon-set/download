--- v12 (2026-07-30)
+++ v13 (2026-08-19)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Icon Set</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
@@ -484,97 +484,97 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.41015625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>2356.8554870000025</v>
-[...53 lines deleted...]
-        <v>3841.5995474877905</v>
+        <v>1876.4881247987742</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6992.022696333855</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2158.819315067744</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2628.428102873066</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4189.076279745692</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9839.680742726476</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3695.098618300818</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>256.2929570265027</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1256.672174173632</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6049.167145575467</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="iconSet" priority="1">
       <iconSet iconSet="5Arrows">
         <cfvo type="percent" val="0"/>
         <cfvo type="percent" val="20"/>
         <cfvo type="percent" val="40"/>
         <cfvo type="percent" val="60"/>
         <cfvo type="percent" val="80"/>
       </iconSet>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>