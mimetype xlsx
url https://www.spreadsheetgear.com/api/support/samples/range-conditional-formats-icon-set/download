--- v13 (2026-08-19)
+++ v14 (2026-09-10)
@@ -484,97 +484,97 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.41015625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>1876.4881247987742</v>
-[...53 lines deleted...]
-        <v>6049.167145575467</v>
+        <v>7609.023972899474</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7053.057303926771</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6767.917700800687</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2570.51903051841</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>844.0512388503496</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7141.199141244083</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4390.535531450155</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7696.899678509288</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>935.6231901962797</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2225.3878457791475</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="iconSet" priority="1">
       <iconSet iconSet="5Arrows">
         <cfvo type="percent" val="0"/>
         <cfvo type="percent" val="20"/>
         <cfvo type="percent" val="40"/>
         <cfvo type="percent" val="60"/>
         <cfvo type="percent" val="80"/>
       </iconSet>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>