--- v5 (2026-03-31)
+++ v6 (2026-04-20)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.52.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Data Bar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
@@ -548,53 +548,53 @@
         <v>80</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f t="shared" si="0"/>
         <v>90</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="dataBar" priority="1">
       <dataBar>
         <cfvo type="num" val="0"/>
         <cfvo type="num" val="100"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{7A35B0BB-7FD5-4989-8949-664CD7A81218}</x14:id>
+          <x14:id>{D77AAF4A-8F11-4E06-975F-F7BA660B7D86}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{7A35B0BB-7FD5-4989-8949-664CD7A81218}">
+          <x14:cfRule type="dataBar" id="{D77AAF4A-8F11-4E06-975F-F7BA660B7D86}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarColorSameAsPositive="1" axisPosition="none">
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>100</xm:f>
               </x14:cfvo>
               <x14:borderColor theme="4"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>A2:A11</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>