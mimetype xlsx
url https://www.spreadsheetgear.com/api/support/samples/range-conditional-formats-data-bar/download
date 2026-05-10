--- v6 (2026-04-20)
+++ v7 (2026-05-10)
@@ -548,53 +548,53 @@
         <v>80</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f t="shared" si="0"/>
         <v>90</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="dataBar" priority="1">
       <dataBar>
         <cfvo type="num" val="0"/>
         <cfvo type="num" val="100"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{D77AAF4A-8F11-4E06-975F-F7BA660B7D86}</x14:id>
+          <x14:id>{DF0EBB00-2F91-490A-B3B1-8FB32EBE2A5C}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{D77AAF4A-8F11-4E06-975F-F7BA660B7D86}">
+          <x14:cfRule type="dataBar" id="{DF0EBB00-2F91-490A-B3B1-8FB32EBE2A5C}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarColorSameAsPositive="1" axisPosition="none">
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>100</xm:f>
               </x14:cfvo>
               <x14:borderColor theme="4"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>A2:A11</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>