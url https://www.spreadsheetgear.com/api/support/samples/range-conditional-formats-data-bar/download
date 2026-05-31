--- v7 (2026-05-10)
+++ v8 (2026-05-31)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Data Bar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
@@ -548,53 +548,53 @@
         <v>80</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f t="shared" si="0"/>
         <v>90</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="dataBar" priority="1">
       <dataBar>
         <cfvo type="num" val="0"/>
         <cfvo type="num" val="100"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{DF0EBB00-2F91-490A-B3B1-8FB32EBE2A5C}</x14:id>
+          <x14:id>{64C4A5B0-6D68-484C-B96C-687282C11C32}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{DF0EBB00-2F91-490A-B3B1-8FB32EBE2A5C}">
+          <x14:cfRule type="dataBar" id="{64C4A5B0-6D68-484C-B96C-687282C11C32}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarColorSameAsPositive="1" axisPosition="none">
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>100</xm:f>
               </x14:cfvo>
               <x14:borderColor theme="4"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>A2:A11</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>