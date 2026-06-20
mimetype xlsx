--- v8 (2026-05-31)
+++ v9 (2026-06-20)
@@ -548,53 +548,53 @@
         <v>80</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f t="shared" si="0"/>
         <v>90</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="dataBar" priority="1">
       <dataBar>
         <cfvo type="num" val="0"/>
         <cfvo type="num" val="100"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{64C4A5B0-6D68-484C-B96C-687282C11C32}</x14:id>
+          <x14:id>{69EB39A4-AD64-4FCB-ACA0-357255C32FCE}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{64C4A5B0-6D68-484C-B96C-687282C11C32}">
+          <x14:cfRule type="dataBar" id="{69EB39A4-AD64-4FCB-ACA0-357255C32FCE}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarColorSameAsPositive="1" axisPosition="none">
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>100</xm:f>
               </x14:cfvo>
               <x14:borderColor theme="4"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>A2:A11</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>