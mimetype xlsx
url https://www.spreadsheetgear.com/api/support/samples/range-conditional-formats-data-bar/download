--- v9 (2026-06-20)
+++ v10 (2026-06-20)
@@ -548,53 +548,53 @@
         <v>80</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f t="shared" si="0"/>
         <v>90</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="dataBar" priority="1">
       <dataBar>
         <cfvo type="num" val="0"/>
         <cfvo type="num" val="100"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{69EB39A4-AD64-4FCB-ACA0-357255C32FCE}</x14:id>
+          <x14:id>{AD1E9BBB-AA32-4ADB-9FE2-22126D879129}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{69EB39A4-AD64-4FCB-ACA0-357255C32FCE}">
+          <x14:cfRule type="dataBar" id="{AD1E9BBB-AA32-4ADB-9FE2-22126D879129}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarColorSameAsPositive="1" axisPosition="none">
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>100</xm:f>
               </x14:cfvo>
               <x14:borderColor theme="4"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>A2:A11</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>