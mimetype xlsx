--- v10 (2026-06-20)
+++ v11 (2026-06-20)
@@ -548,53 +548,53 @@
         <v>80</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f t="shared" si="0"/>
         <v>90</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="dataBar" priority="1">
       <dataBar>
         <cfvo type="num" val="0"/>
         <cfvo type="num" val="100"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{AD1E9BBB-AA32-4ADB-9FE2-22126D879129}</x14:id>
+          <x14:id>{23155A9E-A6AC-4DD8-896F-54F6DD60F124}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{AD1E9BBB-AA32-4ADB-9FE2-22126D879129}">
+          <x14:cfRule type="dataBar" id="{23155A9E-A6AC-4DD8-896F-54F6DD60F124}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarColorSameAsPositive="1" axisPosition="none">
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>100</xm:f>
               </x14:cfvo>
               <x14:borderColor theme="4"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>A2:A11</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>