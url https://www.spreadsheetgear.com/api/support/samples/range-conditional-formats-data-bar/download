--- v11 (2026-06-20)
+++ v12 (2026-07-10)
@@ -548,53 +548,53 @@
         <v>80</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f t="shared" si="0"/>
         <v>90</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="dataBar" priority="1">
       <dataBar>
         <cfvo type="num" val="0"/>
         <cfvo type="num" val="100"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{23155A9E-A6AC-4DD8-896F-54F6DD60F124}</x14:id>
+          <x14:id>{9767F8A0-9388-4AFF-9605-A342738B5B80}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{23155A9E-A6AC-4DD8-896F-54F6DD60F124}">
+          <x14:cfRule type="dataBar" id="{9767F8A0-9388-4AFF-9605-A342738B5B80}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarColorSameAsPositive="1" axisPosition="none">
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>100</xm:f>
               </x14:cfvo>
               <x14:borderColor theme="4"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>A2:A11</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>