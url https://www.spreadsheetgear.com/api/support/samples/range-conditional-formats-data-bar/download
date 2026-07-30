--- v12 (2026-07-10)
+++ v13 (2026-07-30)
@@ -548,53 +548,53 @@
         <v>80</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f t="shared" si="0"/>
         <v>90</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="dataBar" priority="1">
       <dataBar>
         <cfvo type="num" val="0"/>
         <cfvo type="num" val="100"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{9767F8A0-9388-4AFF-9605-A342738B5B80}</x14:id>
+          <x14:id>{063F28E6-9572-4A53-A71D-3184DF27589E}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{9767F8A0-9388-4AFF-9605-A342738B5B80}">
+          <x14:cfRule type="dataBar" id="{063F28E6-9572-4A53-A71D-3184DF27589E}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarColorSameAsPositive="1" axisPosition="none">
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>100</xm:f>
               </x14:cfvo>
               <x14:borderColor theme="4"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>A2:A11</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>