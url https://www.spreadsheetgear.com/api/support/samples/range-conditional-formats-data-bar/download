--- v13 (2026-07-30)
+++ v14 (2026-08-19)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Data Bar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
@@ -548,53 +548,53 @@
         <v>80</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f t="shared" si="0"/>
         <v>90</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="dataBar" priority="1">
       <dataBar>
         <cfvo type="num" val="0"/>
         <cfvo type="num" val="100"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{063F28E6-9572-4A53-A71D-3184DF27589E}</x14:id>
+          <x14:id>{FA6B8227-FA15-4584-AED1-2D7F1A0B3F62}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{063F28E6-9572-4A53-A71D-3184DF27589E}">
+          <x14:cfRule type="dataBar" id="{FA6B8227-FA15-4584-AED1-2D7F1A0B3F62}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarColorSameAsPositive="1" axisPosition="none">
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>100</xm:f>
               </x14:cfvo>
               <x14:borderColor theme="4"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>A2:A11</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>