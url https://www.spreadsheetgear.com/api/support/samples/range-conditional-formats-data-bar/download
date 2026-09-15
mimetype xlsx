--- v14 (2026-08-19)
+++ v15 (2026-09-15)
@@ -548,53 +548,53 @@
         <v>80</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f t="shared" si="0"/>
         <v>90</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="dataBar" priority="1">
       <dataBar>
         <cfvo type="num" val="0"/>
         <cfvo type="num" val="100"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{FA6B8227-FA15-4584-AED1-2D7F1A0B3F62}</x14:id>
+          <x14:id>{D979FC9D-7061-4784-AB27-A55655DD05FB}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{FA6B8227-FA15-4584-AED1-2D7F1A0B3F62}">
+          <x14:cfRule type="dataBar" id="{D979FC9D-7061-4784-AB27-A55655DD05FB}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarColorSameAsPositive="1" axisPosition="none">
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>100</xm:f>
               </x14:cfvo>
               <x14:borderColor theme="4"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>A2:A11</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>