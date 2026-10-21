--- v15 (2026-09-15)
+++ v16 (2026-10-21)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.85.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Data Bar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
@@ -548,53 +548,53 @@
         <v>80</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f t="shared" si="0"/>
         <v>90</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="dataBar" priority="1">
       <dataBar>
         <cfvo type="num" val="0"/>
         <cfvo type="num" val="100"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{D979FC9D-7061-4784-AB27-A55655DD05FB}</x14:id>
+          <x14:id>{D5E634E7-421E-42E0-A6CF-BF48666B8C16}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{D979FC9D-7061-4784-AB27-A55655DD05FB}">
+          <x14:cfRule type="dataBar" id="{D5E634E7-421E-42E0-A6CF-BF48666B8C16}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarColorSameAsPositive="1" axisPosition="none">
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>100</xm:f>
               </x14:cfvo>
               <x14:borderColor theme="4"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>A2:A11</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>