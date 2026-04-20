--- v5 (2026-03-30)
+++ v6 (2026-04-20)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.52.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Cell Value</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
@@ -507,94 +507,94 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>4377.151780816986</v>
-[...53 lines deleted...]
-        <v>96.05813021591914</v>
+        <v>8848.93058690457</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3713.0047131218635</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2843.2753026677206</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5657.7160740796635</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7805.439261635065</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8997.616762383825</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3828.2647299751548</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8659.688495659115</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8947.19083310198</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1328.4719498547747</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="lessThanOrEqual">
       <formula>7000</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="1" priority="2" stopIfTrue="1" operator="greaterThan">
       <formula>7000</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>