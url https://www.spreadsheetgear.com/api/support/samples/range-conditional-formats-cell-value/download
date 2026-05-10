--- v6 (2026-04-20)
+++ v7 (2026-05-10)
@@ -507,94 +507,94 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>8848.93058690457</v>
-[...53 lines deleted...]
-        <v>1328.4719498547747</v>
+        <v>6169.640438774318</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3604.6864168518146</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2067.1076363989814</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4376.220892057674</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>267.713289583309</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9673.010247777993</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4362.44285790008</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4888.914988973303</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4852.54657097161</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3233.7853342903777</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="lessThanOrEqual">
       <formula>7000</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="1" priority="2" stopIfTrue="1" operator="greaterThan">
       <formula>7000</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>