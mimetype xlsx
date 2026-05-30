--- v7 (2026-05-10)
+++ v8 (2026-05-30)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Cell Value</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
@@ -507,94 +507,94 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>6169.640438774318</v>
-[...53 lines deleted...]
-        <v>3233.7853342903777</v>
+        <v>6689.78257120381</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6397.178518809179</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2603.29761789877</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8138.984049963689</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5199.758075482199</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8128.059049859759</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5811.271958429796</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3677.9404680737125</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9332.82779289625</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8776.717185228736</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="lessThanOrEqual">
       <formula>7000</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="1" priority="2" stopIfTrue="1" operator="greaterThan">
       <formula>7000</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>