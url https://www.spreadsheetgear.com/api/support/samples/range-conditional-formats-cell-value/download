--- v8 (2026-05-30)
+++ v9 (2026-06-20)
@@ -507,94 +507,94 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>6689.78257120381</v>
-[...53 lines deleted...]
-        <v>8776.717185228736</v>
+        <v>5249.47694353183</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>976.0183983275273</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9247.70824953172</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5912.349580952281</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1350.6393644711688</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8401.577746768156</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>0.50601632262115</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8169.287179938882</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1325.996246414114</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8055.298857191459</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="lessThanOrEqual">
       <formula>7000</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="1" priority="2" stopIfTrue="1" operator="greaterThan">
       <formula>7000</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>