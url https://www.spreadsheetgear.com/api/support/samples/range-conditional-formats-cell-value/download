--- v9 (2026-06-20)
+++ v10 (2026-07-10)
@@ -507,94 +507,94 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>5249.47694353183</v>
-[...53 lines deleted...]
-        <v>8055.298857191459</v>
+        <v>8722.196647107214</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>67.76519593857167</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8367.780073055417</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2767.495857110509</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6750.505530921753</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5438.59608772018</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5141.358081106624</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8145.821779614559</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8803.30975767733</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6606.351609444463</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="lessThanOrEqual">
       <formula>7000</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="1" priority="2" stopIfTrue="1" operator="greaterThan">
       <formula>7000</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>