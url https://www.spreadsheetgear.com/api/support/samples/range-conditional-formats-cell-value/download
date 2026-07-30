--- v10 (2026-07-10)
+++ v11 (2026-07-30)
@@ -507,94 +507,94 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>8722.196647107214</v>
-[...53 lines deleted...]
-        <v>6606.351609444463</v>
+        <v>4458.907220664479</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7672.026919597323</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6517.896496401257</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2169.8384305952436</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8544.688731049464</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4295.892355032196</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8693.816074090739</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6615.848384024376</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1723.3015504804073</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1500.1494389138693</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="lessThanOrEqual">
       <formula>7000</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="1" priority="2" stopIfTrue="1" operator="greaterThan">
       <formula>7000</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>