--- v11 (2026-07-30)
+++ v12 (2026-08-19)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Cell Value</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
@@ -507,94 +507,94 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>4458.907220664479</v>
-[...53 lines deleted...]
-        <v>1500.1494389138693</v>
+        <v>7785.100428761824</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5896.897145386877</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9076.667568264698</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5322.003771700308</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1407.6936383446891</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2775.0165445559905</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9245.305528775312</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>808.8639311331392</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8283.179282157587</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9835.046088161353</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="lessThanOrEqual">
       <formula>7000</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="1" priority="2" stopIfTrue="1" operator="greaterThan">
       <formula>7000</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>