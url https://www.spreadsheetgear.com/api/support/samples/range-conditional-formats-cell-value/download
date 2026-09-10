--- v12 (2026-08-19)
+++ v13 (2026-09-10)
@@ -507,94 +507,94 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 10000</f>
-        <v>7785.100428761824</v>
-[...53 lines deleted...]
-        <v>9835.046088161353</v>
+        <v>8942.729244615677</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7319.995982971941</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2636.6792240380655</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5944.214778617747</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9048.211487316725</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2541.6758160746954</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1889.9909645115542</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8073.488141478258</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6272.389506921305</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6166.265713990589</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="lessThanOrEqual">
       <formula>7000</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="1" priority="2" stopIfTrue="1" operator="greaterThan">
       <formula>7000</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>