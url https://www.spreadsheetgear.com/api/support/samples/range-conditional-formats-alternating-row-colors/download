--- v5 (2026-03-30)
+++ v6 (2026-04-19)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.52.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-93" yWindow="-93" windowWidth="25786" windowHeight="13986"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
   <si>
     <t>North</t>
   </si>
   <si>
     <t>South</t>
   </si>
   <si>
     <t>West</t>
   </si>
   <si>
     <t>East</t>
   </si>
@@ -165,80 +165,80 @@
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF006100"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C0006"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.5999938962981048"/>
+        <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9"/>
+        <fgColor theme="9" tint="0.5999938962981048"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="44" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="44" fontId="0" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.7999816888943144"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -516,309 +516,309 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35"/>
   <cols>
     <col min="1" max="4" width="10.29296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>0</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>1</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>3</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row>
-      <c s="1">
+      <c s="2">
         <f ca="1" t="shared" si="0" ref="A2:D15">RAND()*1000</f>
-        <v>782.7552047259729</v>
-[...245 lines deleted...]
-        <v>675.7888602330003</v>
+        <v>363.93888091483984</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>676.9017575120788</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>527.2136957294515</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>175.65985928502403</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>703.7753893729475</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>271.68293678818856</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>443.62399661081577</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>578.5918352065664</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>609.7879417635922</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>553.0593083263896</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>625.6238940398857</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>215.9524480742725</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>734.2745124371639</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>691.9006528697</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>226.9193605691413</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>870.6209531800546</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>708.6535998452952</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>296.43455777818326</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>685.7320438858565</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>54.74479384488973</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>802.2989499058468</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>337.4152468282654</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>372.65586023935083</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>391.1504739035294</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>987.495431025927</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>268.7831334260755</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>976.76301960293</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>807.1469086313145</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>749.9201576459322</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>917.321345078883</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>706.6787341428915</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>222.59590294114773</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>377.67997258418086</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>195.88391586982556</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>781.4604093191857</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>799.988486052702</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>357.41589095609424</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>346.69930738072094</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>491.1142160290636</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>310.6994487097419</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>350.1684292857732</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>600.7113708150298</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>25.342090728580402</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>205.72941561920288</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>758.3167380998619</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>910.3022145067747</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>594.5124324601184</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>438.5576973789149</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>78.25878331615144</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>394.63854950162334</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>99.9332740894836</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>223.84396044955946</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>507.6263529245573</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>964.0486187856734</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>619.481092551327</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>674.8369906938087</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:D15">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>