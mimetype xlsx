--- v6 (2026-04-19)
+++ v7 (2026-05-09)
@@ -532,293 +532,293 @@
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35"/>
   <cols>
     <col min="1" max="4" width="10.29296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c s="1" t="s">
         <v>0</v>
       </c>
       <c s="1" t="s">
         <v>1</v>
       </c>
       <c s="1" t="s">
         <v>3</v>
       </c>
       <c s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row>
       <c s="2">
         <f ca="1" t="shared" si="0" ref="A2:D15">RAND()*1000</f>
-        <v>363.93888091483984</v>
-[...245 lines deleted...]
-        <v>674.8369906938087</v>
+        <v>462.99528449681924</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>75.34131511529995</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>699.9144589352921</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>147.3209134862179</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>933.686590163493</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>77.91105826563526</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>926.958752459952</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>190.55962010537007</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>624.1248027584722</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>230.66569705844398</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>117.17075468925664</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>986.8324132528556</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>738.0244581698535</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>934.7064433830114</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>309.3426632756673</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>140.19844953194126</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>791.6030766855497</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>648.4358712686031</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>373.3572518050252</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>965.1034133625656</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>101.39367836459189</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>841.3519539749226</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>390.69899518296313</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>737.1221022550553</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>591.4638514436427</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>585.7414804854013</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>297.5585036238906</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>980.4976917292603</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>376.06508792797297</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>749.1720213235756</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>164.27759513115348</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>278.7033779619588</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>211.20116173216007</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>787.0022943746644</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>25.11681410928368</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>123.10405736343633</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>7.541753871231904</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>748.8021400175189</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>426.53712670525226</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>413.2139727565809</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>26.888843696590392</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>983.8878446194021</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>198.46005971501944</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>282.9296318202301</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>971.2694192367773</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>64.27905514171695</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>847.5813175225735</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>492.07373220805283</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>927.8970656429885</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>759.5637705269196</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>689.8822688752393</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>708.4565878649878</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>872.6093557001633</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>775.5804894722678</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>990.8717824326408</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>178.91655960251995</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:D15">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>