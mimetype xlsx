--- v7 (2026-05-09)
+++ v8 (2026-05-29)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-93" yWindow="-93" windowWidth="25786" windowHeight="13986"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
   <si>
     <t>North</t>
   </si>
   <si>
     <t>South</t>
   </si>
   <si>
     <t>West</t>
   </si>
   <si>
     <t>East</t>
   </si>
@@ -165,80 +165,80 @@
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF006100"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C0006"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9"/>
+        <fgColor theme="9" tint="0.5999938962981048"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.5999938962981048"/>
+        <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.7999816888943144"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -516,309 +516,309 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35"/>
   <cols>
     <col min="1" max="4" width="10.29296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>0</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>1</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>3</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:D15">RAND()*1000</f>
-        <v>462.99528449681924</v>
-[...245 lines deleted...]
-        <v>178.91655960251995</v>
+        <v>910.6756594305567</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>876.849953025638</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>720.6192789307178</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>440.8116697435149</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>831.6296728954882</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>112.2729929184878</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>959.7473997657486</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>85.92847539639959</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>905.5152589423869</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>868.524596193474</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>416.02322698440463</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>274.80591793836686</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>895.9980399683651</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>20.87900649994534</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>24.39953684421514</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>717.4093024270949</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>584.5758225868618</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>897.7444920863809</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>324.27959525945926</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>241.8135472949432</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>42.51219837204534</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>575.3187320360222</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>797.0715066423031</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>253.9069429633507</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>523.586469394961</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>220.80037427221822</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>886.4133596445179</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>165.1843655860219</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>591.347576335636</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>481.49957264071475</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>737.4016678866759</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>961.6745286623641</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>804.4510389242303</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>822.5668094639857</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>155.66802553631476</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>825.1398849246411</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>388.2311283414879</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>873.3728551137192</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>511.84710110042084</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>646.4626904096269</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>344.8483220802405</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>555.9930523320791</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>637.4791370783068</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>359.4336306035961</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>946.9538582639494</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>656.6760646301217</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>304.26174125656405</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>778.0907542428332</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>395.8538815208117</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>807.9807465316665</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>984.1278950852912</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>497.20660485716286</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>787.818975060409</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>628.2999993392586</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>312.2480263671674</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>238.05564793541035</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:D15">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>