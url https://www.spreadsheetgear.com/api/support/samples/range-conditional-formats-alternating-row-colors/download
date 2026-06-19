--- v8 (2026-05-29)
+++ v9 (2026-06-19)
@@ -532,293 +532,293 @@
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35"/>
   <cols>
     <col min="1" max="4" width="10.29296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c s="2" t="s">
         <v>0</v>
       </c>
       <c s="2" t="s">
         <v>1</v>
       </c>
       <c s="2" t="s">
         <v>3</v>
       </c>
       <c s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:D15">RAND()*1000</f>
-        <v>910.6756594305567</v>
-[...245 lines deleted...]
-        <v>238.05564793541035</v>
+        <v>311.86241618615185</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>489.12569688963714</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>751.7720378993422</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>591.4943352827597</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>183.28330290022166</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>924.278878491755</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>46.075287767266104</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>869.4695923081231</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>201.29527498764867</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>740.4187072159285</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>829.858549555567</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>810.2832547941503</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>345.28566257414536</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>664.9928831107266</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>692.7703753478366</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>762.4751010369106</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>782.7384992500886</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>769.8245608710561</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>820.7115580474067</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>917.9402735742448</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>251.31138998872603</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>98.06621677147298</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>779.7572492474529</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>400.2176141733145</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>355.43195480313994</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>774.2361441830044</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>537.4583155052077</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>817.0977283378998</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>367.76198045756826</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>423.7122427417397</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>117.65131806621466</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>414.45402372919557</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>413.5610428282064</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>757.8083499994248</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>625.7929092926427</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>292.0371460724027</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>293.8543846640087</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>861.8535655904011</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>895.5584353402335</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>482.07040206374876</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>222.866605196006</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>753.252325125433</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>131.6107406029019</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>961.512174540867</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>327.078541079743</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>765.082835599963</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>712.0624841220247</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>373.1743131374614</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>503.0968617681078</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>498.7029258973523</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>27.411547487970367</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>861.2934386831759</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>389.63236941500946</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>539.8975351039477</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>694.3540481814213</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>172.93160891941284</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:D15">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>