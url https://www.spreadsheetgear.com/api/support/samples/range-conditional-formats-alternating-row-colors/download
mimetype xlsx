--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -165,80 +165,80 @@
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF006100"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C0006"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.5999938962981048"/>
+        <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9"/>
+        <fgColor theme="9" tint="0.5999938962981048"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="44" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="44" fontId="0" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.7999816888943144"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -516,309 +516,309 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35"/>
   <cols>
     <col min="1" max="4" width="10.29296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>0</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>1</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>3</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row>
-      <c s="1">
+      <c s="2">
         <f ca="1" t="shared" si="0" ref="A2:D15">RAND()*1000</f>
-        <v>311.86241618615185</v>
-[...245 lines deleted...]
-        <v>172.93160891941284</v>
+        <v>320.8018610846715</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>382.0671687697974</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>654.9188508763182</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>691.5986661780513</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>134.21227629038145</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>729.9610680791595</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>376.5409389026626</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>402.3812664070272</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>760.9218583112831</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>660.0403401966695</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>668.5524715448831</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>316.8896490724702</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>909.9182508059318</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>473.9017974108615</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>445.5307645580717</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>191.68503691927353</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>436.5002680274905</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>576.4928006628693</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>634.414556074085</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>331.10750159917933</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>718.3104354983723</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>295.7138992375574</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>727.5221737747346</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>52.8766818950821</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>797.8594431423254</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>308.8494296668589</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>778.1812584664509</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>937.504244480218</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>243.19337476468039</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>419.0567239896437</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>501.19512603335534</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>305.21523674878813</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>807.5643488354984</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>597.6768175592086</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>207.9039371944287</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>515.876570149234</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>364.9558409706719</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>476.30584548344945</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>903.0662884583664</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>420.43689119340667</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>676.3567264032115</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>418.3031124409009</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>767.675149886764</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>387.97758159754545</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>812.4440199208677</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>176.81484789468627</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>411.53372918729406</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>366.25950498985384</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>263.0831599312362</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>209.81434189713167</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>18.985965283698114</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>824.8361051606707</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>408.76528854412885</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>601.1605117238635</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>295.5905960106451</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>819.3032168340792</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:D15">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>