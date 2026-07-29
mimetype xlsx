--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -165,80 +165,80 @@
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF006100"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C0006"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9"/>
+        <fgColor theme="9" tint="0.5999938962981048"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.5999938962981048"/>
+        <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.7999816888943144"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -516,309 +516,309 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35"/>
   <cols>
     <col min="1" max="4" width="10.29296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>0</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>1</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>3</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:D15">RAND()*1000</f>
-        <v>320.8018610846715</v>
-[...245 lines deleted...]
-        <v>819.3032168340792</v>
+        <v>687.3248212582616</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>87.9478611011777</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>869.0648058130828</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>857.1669119052103</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>38.683931120134574</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>123.43647548793513</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>417.7686354140668</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>37.23417747931901</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>101.64269336415543</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>401.32543065196734</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>482.86447252349785</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>967.7850781564255</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>745.4189879462634</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>341.5350450225159</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>200.35715419164558</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>180.86235330681345</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>411.6251174284775</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>783.7660091408552</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>78.47181136784975</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>781.6084945590713</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>550.4964682315103</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>742.3303968137782</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>216.66526262376973</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>402.37103658556885</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>982.3846470173291</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>323.81402721569594</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>626.0775151095901</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>60.24105087528753</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>177.77116386545265</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>849.5253551871978</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>622.7273377604288</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>113.28715876853934</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>371.2301100642836</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>840.7339724160146</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>56.45025589392194</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>299.38339746903875</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>212.06347390283665</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>62.30277841710308</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>253.20996488481563</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>388.7904211959077</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>170.8382549044698</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>421.7248659520703</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>563.2154353441416</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>462.1243322893722</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>514.3374327306311</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>808.8841374124014</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>15.771992470624774</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>698.3831687563483</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>115.89793709518491</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>322.34271196174456</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>680.0213180134316</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>163.9543598206714</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>733.5171956211442</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>641.2500711406163</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>0.8708491101270255</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>596.2027211783019</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:D15">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>