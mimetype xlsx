--- v11 (2026-07-29)
+++ v12 (2026-08-18)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-93" yWindow="-93" windowWidth="25786" windowHeight="13986"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
   <si>
     <t>North</t>
   </si>
   <si>
     <t>South</t>
   </si>
   <si>
     <t>West</t>
   </si>
   <si>
     <t>East</t>
   </si>
@@ -165,80 +165,80 @@
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF006100"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C0006"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.5999938962981048"/>
+        <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9"/>
+        <fgColor theme="9" tint="0.5999938962981048"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="44" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="44" fontId="0" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.7999816888943144"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -516,309 +516,309 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35"/>
   <cols>
     <col min="1" max="4" width="10.29296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>0</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>1</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>3</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row>
-      <c s="1">
+      <c s="2">
         <f ca="1" t="shared" si="0" ref="A2:D15">RAND()*1000</f>
-        <v>687.3248212582616</v>
-[...245 lines deleted...]
-        <v>596.2027211783019</v>
+        <v>850.6399504130898</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>863.3961520008979</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>418.8110042560922</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>69.8280644070568</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>874.7931873723891</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>263.9851241114251</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>259.7115525602591</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>388.22831656931453</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>897.4574955923824</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>227.30372822042622</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>131.0038212786786</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>561.2809806417216</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>349.23533556673635</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>222.49666406886172</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>220.0231802115491</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>954.9622608779389</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>809.6805470976705</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>166.8630298155138</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>919.7921563709306</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>773.4029070426045</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>360.0963036272349</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>199.35866288672966</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>523.9085186492023</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>879.2237266440601</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>866.9595823475893</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>752.7245090319105</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>763.0952880519617</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>974.8959203309439</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>927.4632781550318</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>81.26125058871558</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>798.7474352887344</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>178.8717733423315</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>554.5580101667014</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>977.8431646349475</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>478.2847903358967</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>685.0944956013914</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>785.4691005533514</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>986.1432636940846</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>456.99522336903</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>296.5241124965399</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>568.4044156818428</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>22.54169072686807</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>557.1082903330175</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>283.43592707193733</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>113.23794017540311</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>743.3138564852788</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>962.074643905047</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>721.0348592071858</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>2.327042595145379</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>324.5105271869857</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>171.25121914290008</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>680.1483095337835</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>132.10761560367956</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>707.2263159055315</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>687.5899611195795</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>952.1955296484101</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:D15">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>