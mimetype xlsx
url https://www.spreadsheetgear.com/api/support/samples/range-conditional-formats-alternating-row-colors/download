--- v12 (2026-08-18)
+++ v13 (2026-09-10)
@@ -532,293 +532,293 @@
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35"/>
   <cols>
     <col min="1" max="4" width="10.29296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c s="1" t="s">
         <v>0</v>
       </c>
       <c s="1" t="s">
         <v>1</v>
       </c>
       <c s="1" t="s">
         <v>3</v>
       </c>
       <c s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row>
       <c s="2">
         <f ca="1" t="shared" si="0" ref="A2:D15">RAND()*1000</f>
-        <v>850.6399504130898</v>
-[...245 lines deleted...]
-        <v>952.1955296484101</v>
+        <v>498.60599888467937</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>674.975854747827</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>909.3580573015219</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>481.29234160582257</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>812.5934847213108</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>716.180937199244</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>519.3182786334098</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>303.89381501437106</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>591.8095757490391</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>453.2073607038489</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>940.4958726951058</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>426.1395092767692</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>846.4819441581577</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>273.71075458488116</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>925.5631199797492</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>100.66991817179894</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>976.2532186787594</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>36.12955841605636</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>946.0761836507219</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>309.11395749296224</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>519.2535722390987</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>55.08647301400238</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>860.3963522242175</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>149.69548816447897</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>88.53181761019435</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>998.5760953958094</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>52.795936253208</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>245.81521684322905</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>864.1017279313195</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>481.8382613716308</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>390.0704239674457</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>569.0754339618413</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>91.04966170149976</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>854.0568391067956</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>802.3191457833594</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>196.61370697613023</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>961.4169624048135</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>701.8361509887559</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>514.8198809614807</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>203.073419053303</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>450.4998882408753</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>984.4523604596924</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>687.7048776069969</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>661.7834931065172</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>954.850754056074</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>827.561158542733</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>629.385681635271</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>569.7030415129287</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>545.078582087223</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>931.0136304055706</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>125.69295896445354</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>97.78954170292042</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>80.06032014090536</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>934.9037243260847</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>723.7674759018242</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>788.3020328417069</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:D15">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>