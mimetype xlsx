--- v13 (2026-09-10)
+++ v14 (2026-10-17)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.84.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-93" yWindow="-93" windowWidth="25786" windowHeight="13986"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
   <si>
     <t>North</t>
   </si>
   <si>
     <t>South</t>
   </si>
   <si>
     <t>West</t>
   </si>
   <si>
     <t>East</t>
   </si>
@@ -532,293 +532,293 @@
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35"/>
   <cols>
     <col min="1" max="4" width="10.29296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c s="1" t="s">
         <v>0</v>
       </c>
       <c s="1" t="s">
         <v>1</v>
       </c>
       <c s="1" t="s">
         <v>3</v>
       </c>
       <c s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row>
       <c s="2">
         <f ca="1" t="shared" si="0" ref="A2:D15">RAND()*1000</f>
-        <v>498.60599888467937</v>
-[...245 lines deleted...]
-        <v>788.3020328417069</v>
+        <v>504.9310307998569</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>513.3500773470442</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>712.5460188207721</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>733.1825505265064</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>296.88989271760937</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>945.2625564601673</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>534.4744185946535</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>639.250786978514</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>726.2844991761294</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>980.5418251501292</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>746.4477096408384</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>122.16773886212363</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>614.5601965162983</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>305.9780790295452</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>265.30423147570394</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>795.9155767129706</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>8.570264528152016</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>61.2218080819229</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>554.2725853463218</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>515.7488980013571</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>671.0623882292098</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>582.0915941019464</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>707.7622168367901</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>211.42137072590205</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>190.3693977135683</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>477.8651796351845</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>268.8322226593041</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>229.85008199022695</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>355.00359279583904</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>291.5908466817614</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>548.7133094846045</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>252.61007359147757</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>16.312264194676906</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>462.6047800540487</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>58.90744525731684</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>120.8884510743813</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>95.70965144394172</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>954.5906034432754</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>943.5306267827776</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>43.533428140666075</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>67.14436798955336</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>99.58931685848339</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>225.77964690333286</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>838.0882187073295</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>491.66155018862236</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>130.21544553188224</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>279.8589375471572</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>518.6747936935054</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>628.9239104301565</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>450.10318385181233</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>758.744077526547</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>986.8463930478626</v>
+      </c>
+    </row>
+    <row>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>157.923621867444</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>865.2063710348222</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>380.2429088288681</v>
+      </c>
+      <c s="2">
+        <f ca="1" t="shared" si="0"/>
+        <v>369.44262529579765</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:D15">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>