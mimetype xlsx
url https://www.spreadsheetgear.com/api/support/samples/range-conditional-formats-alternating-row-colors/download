--- v14 (2026-10-17)
+++ v15 (2026-11-07)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.84.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.85.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-93" yWindow="-93" windowWidth="25786" windowHeight="13986"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
   <si>
     <t>North</t>
   </si>
   <si>
     <t>South</t>
   </si>
   <si>
     <t>West</t>
   </si>
   <si>
     <t>East</t>
   </si>
@@ -165,80 +165,80 @@
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF006100"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C0006"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9"/>
+        <fgColor theme="9" tint="0.5999938962981048"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.5999938962981048"/>
+        <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.7999816888943144"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -516,309 +516,309 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35"/>
   <cols>
     <col min="1" max="4" width="10.29296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>0</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>1</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>3</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:D15">RAND()*1000</f>
-        <v>504.9310307998569</v>
-[...245 lines deleted...]
-        <v>369.44262529579765</v>
+        <v>30.424582634680952</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>218.80711748095294</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>323.88846920261824</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>509.9389621501036</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>153.4471902354664</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>791.0478620544384</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>390.5276461251797</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>886.5373344565928</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>205.4630228698855</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>583.5276855753202</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>896.5687479479776</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>424.8199403658237</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>496.2636030616698</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>10.402036614379995</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>707.4389459228474</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>917.7887493221633</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>728.4156708556742</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>680.0558822490475</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>839.4133371538279</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>720.3313620221801</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>291.4755723340008</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>55.5589537163792</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>98.84539693125838</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>359.86636744546894</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>888.200579277946</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>360.9179649989578</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>401.11159791173367</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>648.173018631752</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>375.8509962566183</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>82.78502336150595</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>355.1456374949069</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>673.1795634565882</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>965.2539517872975</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>709.5268082854922</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>148.4143752128384</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>748.1133721284783</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>479.150198413441</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>316.28794913526104</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>735.2602651506733</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>801.1293297250966</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>113.61860138767454</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>524.3893263676282</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>422.65066963512334</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>301.3833868249929</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>564.609213377686</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>457.39646490429476</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>938.0217746655806</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>486.91802704180634</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>986.0442725102097</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>774.8712622319678</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>280.8653061868096</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>799.1888423181903</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>662.4736268789659</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>415.68662769537303</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>476.1373708464074</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>511.2390794250059</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:D15">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>