--- v6 (2026-03-30)
+++ v7 (2026-04-19)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.52.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Above Average</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
@@ -498,89 +498,89 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.26171875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 1000</f>
-        <v>232.86987498153078</v>
-[...53 lines deleted...]
-        <v>226.25163569457118</v>
+        <v>326.06296394179776</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>817.5345991605205</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>284.7927858014483</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>662.273672884301</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>514.1651928064439</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>935.4387985054924</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>107.11310438889932</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>521.7950420346389</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>679.2467086869829</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>384.0680793958517</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="aboveAverage" dxfId="0" priority="1" stopIfTrue="1" equalAverage="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>