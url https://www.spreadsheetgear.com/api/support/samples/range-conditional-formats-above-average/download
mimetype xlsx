--- v7 (2026-04-19)
+++ v8 (2026-04-19)
@@ -498,89 +498,89 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.26171875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 1000</f>
-        <v>326.06296394179776</v>
-[...53 lines deleted...]
-        <v>384.0680793958517</v>
+        <v>185.5577637413246</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>615.9264348249112</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>611.9659639556492</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>486.3168080072793</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>429.2885093996803</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>587.1923473683864</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>236.7554276001993</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>803.3036089502588</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>935.2416861053498</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>995.9590613765599</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="aboveAverage" dxfId="0" priority="1" stopIfTrue="1" equalAverage="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>