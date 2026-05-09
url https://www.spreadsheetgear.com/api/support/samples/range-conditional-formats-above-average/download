--- v8 (2026-04-19)
+++ v9 (2026-05-09)
@@ -498,89 +498,89 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.26171875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 1000</f>
-        <v>185.5577637413246</v>
-[...53 lines deleted...]
-        <v>995.9590613765599</v>
+        <v>693.2156499880264</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>583.9084910692662</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>72.70024212087466</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>996.1738012954644</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>214.37542538768815</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>940.4773986122574</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>394.760950525531</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>377.6533742228185</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>381.75957266627057</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>336.07567950926233</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="aboveAverage" dxfId="0" priority="1" stopIfTrue="1" equalAverage="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>