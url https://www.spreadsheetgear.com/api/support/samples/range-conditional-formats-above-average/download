--- v9 (2026-05-09)
+++ v10 (2026-05-29)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Above Average</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
@@ -498,89 +498,89 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.26171875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 1000</f>
-        <v>693.2156499880264</v>
-[...53 lines deleted...]
-        <v>336.07567950926233</v>
+        <v>927.0887978254825</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>772.1551006467848</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>139.56591557802778</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>104.75465726420464</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>610.9124623503259</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>856.0699746997456</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>240.63840335697682</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>160.7621099184753</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>950.3532059672306</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>969.4768459684244</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="aboveAverage" dxfId="0" priority="1" stopIfTrue="1" equalAverage="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>