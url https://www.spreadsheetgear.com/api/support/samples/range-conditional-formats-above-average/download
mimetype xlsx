--- v10 (2026-05-29)
+++ v11 (2026-06-18)
@@ -498,89 +498,89 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.26171875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 1000</f>
-        <v>927.0887978254825</v>
-[...53 lines deleted...]
-        <v>969.4768459684244</v>
+        <v>897.7628416467222</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>249.52412282750913</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>714.7688656952553</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>83.70439679487606</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>343.7317778163962</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>739.3519262121275</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>22.121216661729726</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>209.82314850990934</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>607.0991241539989</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>21.376141607827748</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="aboveAverage" dxfId="0" priority="1" stopIfTrue="1" equalAverage="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>