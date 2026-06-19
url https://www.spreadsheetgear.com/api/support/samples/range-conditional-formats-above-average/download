--- v11 (2026-06-18)
+++ v12 (2026-06-19)
@@ -498,89 +498,89 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.26171875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 1000</f>
-        <v>897.7628416467222</v>
-[...53 lines deleted...]
-        <v>21.376141607827748</v>
+        <v>349.4786594530197</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>116.5009290748138</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>509.1164829800796</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>483.31316518954816</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>401.7603213714613</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>652.891002939417</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>977.8790828091015</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>790.9600251564876</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>287.8418047215154</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>444.3731716763395</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="aboveAverage" dxfId="0" priority="1" stopIfTrue="1" equalAverage="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>