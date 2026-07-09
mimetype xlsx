--- v12 (2026-06-19)
+++ v13 (2026-07-09)
@@ -498,89 +498,89 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.26171875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 1000</f>
-        <v>349.4786594530197</v>
-[...53 lines deleted...]
-        <v>444.3731716763395</v>
+        <v>155.35108420292332</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>794.8578814597091</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>767.9743675425383</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>572.7340740942885</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>987.0072867700799</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>36.448762967663306</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>270.1419532980287</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>87.00619197750825</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>733.8557220218709</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>113.04939898665012</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="aboveAverage" dxfId="0" priority="1" stopIfTrue="1" equalAverage="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>