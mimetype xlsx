--- v13 (2026-07-09)
+++ v14 (2026-07-29)
@@ -498,89 +498,89 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.26171875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 1000</f>
-        <v>155.35108420292332</v>
-[...53 lines deleted...]
-        <v>113.04939898665012</v>
+        <v>524.4275740777375</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>773.2184398224815</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>114.14001080988623</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>827.9776267840359</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>534.2910812102746</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>419.33191679655215</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>902.7904810867318</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>772.8595233150335</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>757.0702746097071</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>54.6769303399639</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="aboveAverage" dxfId="0" priority="1" stopIfTrue="1" equalAverage="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>