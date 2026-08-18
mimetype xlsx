--- v14 (2026-07-29)
+++ v15 (2026-08-18)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1">
   <si>
     <t>Above Average</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="17">
     <font>
       <sz val="11"/>
@@ -498,89 +498,89 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.26171875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 1000</f>
-        <v>524.4275740777375</v>
-[...53 lines deleted...]
-        <v>54.6769303399639</v>
+        <v>540.8401761043651</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>123.85919107395083</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>505.6759661073222</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>536.1420173476486</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>711.5024000201036</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>845.9663784545181</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>792.0667109112198</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>465.30373206152564</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>32.66877568794957</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>987.6890407634686</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="aboveAverage" dxfId="0" priority="1" stopIfTrue="1" equalAverage="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>