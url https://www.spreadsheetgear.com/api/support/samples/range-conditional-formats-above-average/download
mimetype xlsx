--- v15 (2026-08-18)
+++ v16 (2026-09-07)
@@ -498,89 +498,89 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.26171875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:A11">RAND() * 1000</f>
-        <v>540.8401761043651</v>
-[...53 lines deleted...]
-        <v>987.6890407634686</v>
+        <v>369.3226424377789</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>656.1394700516568</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>285.0018753335206</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>664.4911620218146</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>446.54069415818486</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>499.60883471005957</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>86.01689895726406</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>527.7419239339202</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>938.819935722881</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>209.94657018456752</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A11">
     <cfRule type="aboveAverage" dxfId="0" priority="1" stopIfTrue="1" equalAverage="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>