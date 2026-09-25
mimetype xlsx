--- v12 (2026-08-24)
+++ v13 (2026-09-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/media/image1.png" ContentType="image/png"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/vmlDrawing1.vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.84.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-93" yWindow="-93" windowWidth="25786" windowHeight="13986"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
   <si>
     <t>North</t>
   </si>
   <si>
     <t>South</t>
   </si>
   <si>
     <t>West</t>
   </si>
   <si>
     <t>East</t>
   </si>
@@ -513,202 +513,202 @@
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
       <c t="s">
         <v>3</v>
       </c>
       <c t="s">
         <v>1</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:D10">RAND()*10000</f>
-        <v>2388.7102556192995</v>
-[...155 lines deleted...]
-        <v>9725.804212630437</v>
+        <v>6227.195678139834</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8329.48538597325</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9489.632621394532</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9807.377395967416</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3080.091927697888</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7821.013280462461</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4106.964731821572</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2570.2659566647058</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2680.4845641854236</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1826.6276654600056</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1529.918885567927</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8577.938736977452</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6314.232543003637</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9418.592088828524</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6857.11101439046</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9008.51186149227</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1057.6558709391027</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1689.6854204138733</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5356.531740602275</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4378.530616289673</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5414.822545980407</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3920.7758042616183</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3470.4588210612906</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8277.533641883536</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1405.9671155206033</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8147.066999409507</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1423.2766896753546</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9609.454962766977</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2878.4695410117056</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5072.784403083483</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7297.647112224057</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1413.7573904730427</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5613.124702348262</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9441.207158113417</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>869.8962019661849</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9659.623913833828</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;B&amp;U&amp;16&amp;"Arial"SpreadsheetGear Report&amp;RPage &amp;P of &amp;N</oddHeader>
     <oddFooter>&amp;L&amp;D &amp;T&amp;R&amp;I'&amp;F'!&amp;A</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>