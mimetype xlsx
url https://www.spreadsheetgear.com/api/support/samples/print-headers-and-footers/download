--- v13 (2026-09-25)
+++ v14 (2026-10-17)
@@ -513,202 +513,202 @@
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
       <c t="s">
         <v>3</v>
       </c>
       <c t="s">
         <v>1</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:D10">RAND()*10000</f>
-        <v>6227.195678139834</v>
-[...155 lines deleted...]
-        <v>9659.623913833828</v>
+        <v>1718.017443288664</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1263.7788236794468</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8114.878342968179</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9426.300152679712</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>922.7218178421471</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2980.8879017108047</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5124.429077810193</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6518.473778307516</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2769.341190020329</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2413.8874666135025</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4678.645918889543</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4970.306917052074</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7952.883498456656</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5570.984968399113</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2316.2442564711405</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2518.6371591704583</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3877.536381710982</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9937.742982173817</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8362.212249630642</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5205.734579329704</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1863.0762026007108</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8070.8710895545455</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9470.892883982307</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6924.26045834277</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5846.0215581510065</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8654.62065507363</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8404.876291688739</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6242.101050985456</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1286.225091057096</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2960.936112649382</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5655.961936136507</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1640.280443859563</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1590.0485741674775</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4530.108021434316</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1557.090264505012</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>48.03423100781856</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;B&amp;U&amp;16&amp;"Arial"SpreadsheetGear Report&amp;RPage &amp;P of &amp;N</oddHeader>
     <oddFooter>&amp;L&amp;D &amp;T&amp;R&amp;I'&amp;F'!&amp;A</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>