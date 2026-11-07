--- v14 (2026-10-17)
+++ v15 (2026-11-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/media/image1.png" ContentType="image/png"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/vmlDrawing1.vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.84.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.85.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-93" yWindow="-93" windowWidth="25786" windowHeight="13986"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
   <si>
     <t>North</t>
   </si>
   <si>
     <t>South</t>
   </si>
   <si>
     <t>West</t>
   </si>
   <si>
     <t>East</t>
   </si>
@@ -513,202 +513,202 @@
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
       <c t="s">
         <v>3</v>
       </c>
       <c t="s">
         <v>1</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:D10">RAND()*10000</f>
-        <v>1718.017443288664</v>
-[...155 lines deleted...]
-        <v>48.03423100781856</v>
+        <v>7190.35710640469</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>770.4272519061561</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4262.271125695278</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1974.5534447682899</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5238.137367414799</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>352.6964994641269</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4135.189961271654</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4286.924692550622</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1461.1253025146898</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>545.5780682152333</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8122.492376208958</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9304.672064003717</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9482.481028245093</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7231.673319555139</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5303.518919900281</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9502.33583985284</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8113.8497232364325</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9710.103711335289</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3952.2112494165017</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8131.638828595937</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2077.4383524332675</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>178.42607250393883</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2906.9374682985404</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>697.0839480409375</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7010.6627159827</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6369.721010151333</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1487.974697711394</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9687.364147774753</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4625.827724745956</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5333.963999802718</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8410.03492847622</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9899.005692599383</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1083.401168625846</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5557.979138199363</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1756.1341817722198</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2001.763625121118</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;B&amp;U&amp;16&amp;"Arial"SpreadsheetGear Report&amp;RPage &amp;P of &amp;N</oddHeader>
     <oddFooter>&amp;L&amp;D &amp;T&amp;R&amp;I'&amp;F'!&amp;A</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>