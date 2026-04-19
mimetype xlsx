--- v4 (2026-03-29)
+++ v5 (2026-04-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/media/image1.png" ContentType="image/png"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/vmlDrawing1.vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.52.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-93" yWindow="-93" windowWidth="25786" windowHeight="13986"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
   <si>
     <t>North</t>
   </si>
   <si>
     <t>South</t>
   </si>
   <si>
     <t>West</t>
   </si>
   <si>
     <t>East</t>
   </si>
@@ -513,202 +513,202 @@
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
       <c t="s">
         <v>3</v>
       </c>
       <c t="s">
         <v>1</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:D10">RAND()*10000</f>
-        <v>7192.948257777196</v>
-[...155 lines deleted...]
-        <v>1641.3074232744939</v>
+        <v>8407.977127991995</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8335.505801549674</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4688.57154128715</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9237.783516900357</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1416.2556231816125</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>60.29734640550011</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2515.035316259526</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1810.8726537187802</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2373.408909096133</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3271.7179687479356</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5234.665855070925</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2833.858883653528</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7771.240743245782</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6571.58169302237</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3848.912229298023</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2474.0917515224405</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6723.37720779324</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8551.337966276487</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8840.090584755248</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3958.763649468846</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9910.124679130759</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4657.906273413284</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3247.612065492733</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9967.622851577618</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9356.560631504846</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2173.071816152676</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8327.92601944254</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4675.982396534222</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8942.592513518539</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>206.65441927414818</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6777.540144284231</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1971.1453154063197</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2610.556495451837</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3916.5394595491152</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3260.494930672335</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4190.520243780895</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;B&amp;U&amp;16&amp;"Arial"SpreadsheetGear Report&amp;RPage &amp;P of &amp;N</oddHeader>
     <oddFooter>&amp;L&amp;D &amp;T&amp;R&amp;I'&amp;F'!&amp;A</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>