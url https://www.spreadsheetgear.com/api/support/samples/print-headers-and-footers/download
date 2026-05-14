--- v5 (2026-04-19)
+++ v6 (2026-05-14)
@@ -513,202 +513,202 @@
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
       <c t="s">
         <v>3</v>
       </c>
       <c t="s">
         <v>1</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:D10">RAND()*10000</f>
-        <v>8407.977127991995</v>
-[...155 lines deleted...]
-        <v>4190.520243780895</v>
+        <v>4942.69032916896</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8990.266966608544</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4569.535815269505</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7678.665154087714</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2799.848266107734</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8651.863710818165</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3689.255089246526</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7000.839263863483</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2911.2673182749304</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1187.1183396888352</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4982.135667542904</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4723.329047585416</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9984.890168889908</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2780.1989921984396</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9985.025774430438</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7757.007033882494</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3991.16807730036</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5212.704259639791</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5648.728857233696</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4458.769020690809</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3973.3019251415412</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7495.860806929624</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7858.8243901483775</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1763.3713087808455</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9823.641358911655</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>833.2294004210361</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5215.094478966922</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9288.509753814056</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4506.2473417569745</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2620.66789630369</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2065.3681542330205</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6521.492479304216</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3616.909763290925</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9845.465622765896</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>953.9241063893478</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5648.296840256126</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;B&amp;U&amp;16&amp;"Arial"SpreadsheetGear Report&amp;RPage &amp;P of &amp;N</oddHeader>
     <oddFooter>&amp;L&amp;D &amp;T&amp;R&amp;I'&amp;F'!&amp;A</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>