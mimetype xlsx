--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/media/image1.png" ContentType="image/png"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/vmlDrawing1.vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-93" yWindow="-93" windowWidth="25786" windowHeight="13986"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
   <si>
     <t>North</t>
   </si>
   <si>
     <t>South</t>
   </si>
   <si>
     <t>West</t>
   </si>
   <si>
     <t>East</t>
   </si>
@@ -513,202 +513,202 @@
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
       <c t="s">
         <v>3</v>
       </c>
       <c t="s">
         <v>1</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:D10">RAND()*10000</f>
-        <v>4942.69032916896</v>
-[...155 lines deleted...]
-        <v>5648.296840256126</v>
+        <v>8157.473844635641</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1843.1715460868681</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7542.440397338739</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7222.301236905518</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3347.6393441271402</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2551.616143133959</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4569.945127859327</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5916.999828888336</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3230.759562734109</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4964.228278030331</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8712.180067425868</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>715.2217141306494</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2036.8588587938152</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9095.513475332364</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6754.299681292917</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7470.103482892867</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9128.048057822476</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2463.197090230551</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7053.144703048204</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>249.3428600589187</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2253.8491690702235</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3938.874655538882</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1575.484230468165</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4684.200182444878</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2879.6750662496875</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2014.1977512963117</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4003.1675916027607</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8165.874412087266</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2391.4701262824246</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4776.5805945967795</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8289.395535684464</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1679.4818259208012</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4007.9580477616796</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>800.884588801578</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2153.4526921784104</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7961.787521115031</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;B&amp;U&amp;16&amp;"Arial"SpreadsheetGear Report&amp;RPage &amp;P of &amp;N</oddHeader>
     <oddFooter>&amp;L&amp;D &amp;T&amp;R&amp;I'&amp;F'!&amp;A</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>