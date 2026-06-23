--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -513,202 +513,202 @@
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
       <c t="s">
         <v>3</v>
       </c>
       <c t="s">
         <v>1</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:D10">RAND()*10000</f>
-        <v>8157.473844635641</v>
-[...155 lines deleted...]
-        <v>7961.787521115031</v>
+        <v>5337.882766289379</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2986.2896219091795</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7654.2152454648085</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3786.290510755581</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>499.92943844496375</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7984.329554535563</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4728.930179777366</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>875.4066635600211</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4387.7213198470245</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4156.380867244565</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3641.8064467082445</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4741.265358586082</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9689.863759738078</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9026.661814563051</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3175.9424214283526</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3948.304103514584</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1656.143996472954</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8909.336192885248</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6085.688455996241</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6800.6872050022785</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3433.612716098997</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5948.852899764656</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4164.915161385201</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9694.658770701157</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4629.35818779803</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9899.044289435324</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2360.992555994228</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9889.023669452852</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6903.225334752899</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4361.297981547958</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4234.789479151013</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4240.151739256124</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9272.234131650246</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5471.836466967481</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5711.586454032708</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5738.054012056297</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;B&amp;U&amp;16&amp;"Arial"SpreadsheetGear Report&amp;RPage &amp;P of &amp;N</oddHeader>
     <oddFooter>&amp;L&amp;D &amp;T&amp;R&amp;I'&amp;F'!&amp;A</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>