--- v8 (2026-06-23)
+++ v9 (2026-06-23)
@@ -513,202 +513,202 @@
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
       <c t="s">
         <v>3</v>
       </c>
       <c t="s">
         <v>1</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:D10">RAND()*10000</f>
-        <v>5337.882766289379</v>
-[...155 lines deleted...]
-        <v>5738.054012056297</v>
+        <v>4798.589463462006</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>684.5976392819874</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7695.134220511602</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9185.42957067583</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6458.680525292735</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4292.673618562181</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4531.187647144286</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4982.177890384855</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6138.202154714944</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8942.692999872177</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>78.17580723254558</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1710.2002896093716</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4125.897841744921</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7695.223493097982</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8798.724609111756</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7132.35771244876</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1187.5144588707708</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>24.545864890228586</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6745.273566570456</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5587.545843200683</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8793.111648730943</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2474.0494859131877</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1847.6541434768378</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8021.952283972515</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9747.143804320358</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9876.943044711845</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2053.712325257164</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3004.284506631567</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2665.1007183884267</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3003.669217433398</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>60.345156034609104</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5122.867629190333</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>864.1639887753083</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3711.5068601624566</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7779.761061278609</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1032.180885699736</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;B&amp;U&amp;16&amp;"Arial"SpreadsheetGear Report&amp;RPage &amp;P of &amp;N</oddHeader>
     <oddFooter>&amp;L&amp;D &amp;T&amp;R&amp;I'&amp;F'!&amp;A</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>