--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -513,202 +513,202 @@
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
       <c t="s">
         <v>3</v>
       </c>
       <c t="s">
         <v>1</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:D10">RAND()*10000</f>
-        <v>4798.589463462006</v>
-[...155 lines deleted...]
-        <v>1032.180885699736</v>
+        <v>7255.098466766245</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8692.32383492779</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6951.218140647271</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3696.539569737514</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4250.859495988326</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4067.4686626404546</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>751.9560016748538</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>589.2270672402411</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1128.434109837313</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7132.681225053625</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2114.5827268906282</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5824.956176438319</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9613.340908451748</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7727.511880170104</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1974.9583216089572</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6340.871570123721</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>418.5663280716412</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9734.07666494646</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4386.76048521212</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>558.2286904839328</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8289.562718566624</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>871.4019802306084</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2146.2575889046766</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1399.9237526530005</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3087.109929747038</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5614.061963539054</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6960.40973677329</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4397.462577521694</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2930.6917026976275</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2286.9870091984267</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6370.121235606652</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3091.7633396864553</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7969.027092467549</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7483.7138880864095</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3935.08900461784</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9859.913921422283</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;B&amp;U&amp;16&amp;"Arial"SpreadsheetGear Report&amp;RPage &amp;P of &amp;N</oddHeader>
     <oddFooter>&amp;L&amp;D &amp;T&amp;R&amp;I'&amp;F'!&amp;A</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>