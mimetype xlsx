--- v10 (2026-07-13)
+++ v11 (2026-08-03)
@@ -513,202 +513,202 @@
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
       <c t="s">
         <v>3</v>
       </c>
       <c t="s">
         <v>1</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:D10">RAND()*10000</f>
-        <v>7255.098466766245</v>
-[...155 lines deleted...]
-        <v>9859.913921422283</v>
+        <v>6820.904141242545</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8716.784339428275</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8394.930657022633</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8605.243307877065</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>721.891885666528</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4425.433916864811</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3462.2546964006683</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8010.284109369383</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>41.64675999986933</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>351.3281386198841</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7202.79020555763</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7100.632748430425</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7161.958097030707</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1932.1343124579826</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6551.456291823978</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>507.3554328187857</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8963.011677956949</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5766.564677673989</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3557.9598887099096</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2352.6313669401056</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1837.551092483416</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7889.925944776355</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>836.7068644828989</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7912.131564111622</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9584.72221392352</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>975.7934004209279</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4854.171057064454</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6913.627897841677</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4959.433790149114</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1017.1412325346107</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9707.824081954035</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1107.4402619278078</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4690.774835620681</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3855.8981337004107</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5707.277620941964</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3366.607376324833</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;B&amp;U&amp;16&amp;"Arial"SpreadsheetGear Report&amp;RPage &amp;P of &amp;N</oddHeader>
     <oddFooter>&amp;L&amp;D &amp;T&amp;R&amp;I'&amp;F'!&amp;A</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>