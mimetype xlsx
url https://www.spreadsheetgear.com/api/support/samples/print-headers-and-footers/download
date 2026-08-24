--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/media/image1.png" ContentType="image/png"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/vmlDrawing1.vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-93" yWindow="-93" windowWidth="25786" windowHeight="13986"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
   <si>
     <t>North</t>
   </si>
   <si>
     <t>South</t>
   </si>
   <si>
     <t>West</t>
   </si>
   <si>
     <t>East</t>
   </si>
@@ -513,202 +513,202 @@
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.35"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
       <c t="s">
         <v>3</v>
       </c>
       <c t="s">
         <v>1</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
     </row>
     <row>
       <c s="1">
         <f ca="1" t="shared" si="0" ref="A2:D10">RAND()*10000</f>
-        <v>6820.904141242545</v>
-[...155 lines deleted...]
-        <v>3366.607376324833</v>
+        <v>2388.7102556192995</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9365.159669810535</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>114.73185864476321</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9671.928473020283</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7488.5499222914295</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6251.979440453521</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2115.3413270222645</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>808.0282701656216</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8286.075244385334</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7002.043922212229</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6909.088333031539</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6781.615810594603</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5400.862965784343</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>2837.0961678620874</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3811.3157899843395</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4340.296708391725</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8722.194270515269</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9805.452932203974</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4347.65144867888</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7932.028540415157</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8486.858884650088</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4588.093076119115</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>8043.704624298549</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>485.5435509698847</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3336.2768281212584</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>5646.437540659157</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6811.264569585518</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>6008.262859727874</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9112.643247080303</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>549.4058262697887</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1316.4575420951153</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>3642.3440002839593</v>
+      </c>
+    </row>
+    <row>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>7302.442466534291</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>1357.7425256793329</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>4603.603263632499</v>
+      </c>
+      <c s="1">
+        <f ca="1" t="shared" si="0"/>
+        <v>9725.804212630437</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;B&amp;U&amp;16&amp;"Arial"SpreadsheetGear Report&amp;RPage &amp;P of &amp;N</oddHeader>
     <oddFooter>&amp;L&amp;D &amp;T&amp;R&amp;I'&amp;F'!&amp;A</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>