--- v4 (2026-03-17)
+++ v5 (2026-04-14)
@@ -682,549 +682,549 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:J30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row r="2">
       <c r="G2">
         <f ca="1" t="shared" si="0" ref="G2:J30">INT(RAND() * 500) + 150</f>
-        <v>434</v>
-[...7 lines deleted...]
-        <v>302</v>
+        <v>498</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>532</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>606</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>566</v>
+      </c>
+    </row>
+    <row>
+      <c r="G3">
+        <f ca="1" t="shared" si="0"/>
+        <v>170</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>603</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>479</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>258</v>
+      </c>
+    </row>
+    <row>
+      <c r="G4">
+        <f ca="1" t="shared" si="0"/>
+        <v>151</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>398</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>462</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>246</v>
+      </c>
+    </row>
+    <row>
+      <c r="G5">
+        <f ca="1" t="shared" si="0"/>
+        <v>215</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>309</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>593</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>612</v>
+      </c>
+    </row>
+    <row>
+      <c r="G6">
+        <f ca="1" t="shared" si="0"/>
+        <v>323</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>170</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>331</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>638</v>
+      </c>
+    </row>
+    <row>
+      <c r="G7">
+        <f ca="1" t="shared" si="0"/>
+        <v>524</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>187</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>506</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>194</v>
+      </c>
+    </row>
+    <row>
+      <c r="G8">
+        <f ca="1" t="shared" si="0"/>
+        <v>560</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>384</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>641</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>194</v>
+      </c>
+    </row>
+    <row>
+      <c r="G9">
+        <f ca="1" t="shared" si="0"/>
+        <v>545</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>521</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>236</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>159</v>
+      </c>
+    </row>
+    <row>
+      <c r="G10">
+        <f ca="1" t="shared" si="0"/>
+        <v>220</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>485</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>246</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>154</v>
+      </c>
+    </row>
+    <row>
+      <c r="G11">
+        <f ca="1" t="shared" si="0"/>
+        <v>551</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>436</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>445</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>246</v>
+      </c>
+    </row>
+    <row>
+      <c r="G12">
+        <f ca="1" t="shared" si="0"/>
+        <v>266</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>431</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>301</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>379</v>
+      </c>
+    </row>
+    <row>
+      <c r="G13">
+        <f ca="1" t="shared" si="0"/>
+        <v>245</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>242</v>
       </c>
-    </row>
-[...11 lines deleted...]
-        <v>220</v>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>335</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>259</v>
+      </c>
+    </row>
+    <row>
+      <c r="G14">
+        <f ca="1" t="shared" si="0"/>
+        <v>223</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>403</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>155</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>358</v>
+      </c>
+    </row>
+    <row>
+      <c r="G15">
+        <f ca="1" t="shared" si="0"/>
+        <v>519</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>569</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>395</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>421</v>
+      </c>
+    </row>
+    <row>
+      <c r="G16">
+        <f ca="1" t="shared" si="0"/>
+        <v>430</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>468</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>609</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>329</v>
+      </c>
+    </row>
+    <row>
+      <c r="G17">
+        <f ca="1" t="shared" si="0"/>
+        <v>335</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>373</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>292</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>496</v>
+      </c>
+    </row>
+    <row>
+      <c r="G18">
+        <f ca="1" t="shared" si="0"/>
+        <v>253</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>406</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>223</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>192</v>
+      </c>
+    </row>
+    <row>
+      <c r="G19">
+        <f ca="1" t="shared" si="0"/>
+        <v>174</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>425</v>
       </c>
-    </row>
-[...61 lines deleted...]
-        <v>573</v>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>582</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>180</v>
+      </c>
+    </row>
+    <row>
+      <c r="G20">
+        <f ca="1" t="shared" si="0"/>
+        <v>431</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>396</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>270</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>262</v>
+      </c>
+    </row>
+    <row>
+      <c r="G21">
+        <f ca="1" t="shared" si="0"/>
+        <v>361</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>529</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>368</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>226</v>
+      </c>
+    </row>
+    <row>
+      <c r="G22">
+        <f ca="1" t="shared" si="0"/>
+        <v>337</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>577</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>581</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>230</v>
+      </c>
+    </row>
+    <row>
+      <c r="G23">
+        <f ca="1" t="shared" si="0"/>
+        <v>611</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>214</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>389</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>211</v>
+      </c>
+    </row>
+    <row>
+      <c r="G24">
+        <f ca="1" t="shared" si="0"/>
+        <v>347</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>226</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>224</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>578</v>
+      </c>
+    </row>
+    <row>
+      <c r="G25">
+        <f ca="1" t="shared" si="0"/>
+        <v>322</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>309</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>170</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>245</v>
       </c>
-      <c>
-[...167 lines deleted...]
-      <c r="G17">
+    </row>
+    <row>
+      <c r="G26">
+        <f ca="1" t="shared" si="0"/>
+        <v>226</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>481</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>419</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>609</v>
+      </c>
+    </row>
+    <row>
+      <c r="G27">
+        <f ca="1" t="shared" si="0"/>
+        <v>389</v>
+      </c>
+      <c>
         <f ca="1" t="shared" si="0"/>
         <v>223</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>155</v>
-[...187 lines deleted...]
-        <v>256</v>
+        <v>336</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>378</v>
       </c>
     </row>
     <row>
       <c r="G28">
         <f ca="1" t="shared" si="0"/>
-        <v>383</v>
-[...11 lines deleted...]
-        <v>271</v>
+        <v>633</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>171</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>337</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>465</v>
       </c>
     </row>
     <row>
       <c r="G29">
         <f ca="1" t="shared" si="0"/>
-        <v>551</v>
-[...11 lines deleted...]
-        <v>151</v>
+        <v>644</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>528</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>649</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>243</v>
       </c>
     </row>
     <row>
       <c r="G30">
         <f ca="1" t="shared" si="0"/>
-        <v>500</v>
-[...11 lines deleted...]
-        <v>160</v>
+        <v>626</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>446</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>198</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>