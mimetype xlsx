--- v5 (2026-04-14)
+++ v6 (2026-05-11)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.52.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
@@ -682,549 +682,549 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:J30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row r="2">
       <c r="G2">
         <f ca="1" t="shared" si="0" ref="G2:J30">INT(RAND() * 500) + 150</f>
-        <v>498</v>
-[...11 lines deleted...]
-        <v>566</v>
+        <v>622</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>509</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>647</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>630</v>
       </c>
     </row>
     <row>
       <c r="G3">
         <f ca="1" t="shared" si="0"/>
-        <v>170</v>
-[...11 lines deleted...]
-        <v>258</v>
+        <v>183</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>321</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>150</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>311</v>
       </c>
     </row>
     <row>
       <c r="G4">
         <f ca="1" t="shared" si="0"/>
-        <v>151</v>
-[...11 lines deleted...]
-        <v>246</v>
+        <v>454</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>213</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>412</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>331</v>
       </c>
     </row>
     <row>
       <c r="G5">
         <f ca="1" t="shared" si="0"/>
-        <v>215</v>
-[...2 lines deleted...]
-        <f ca="1" t="shared" si="0"/>
         <v>309</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
+        <v>495</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>520</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>207</v>
+      </c>
+    </row>
+    <row>
+      <c r="G6">
+        <f ca="1" t="shared" si="0"/>
+        <v>466</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>446</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>489</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>307</v>
+      </c>
+    </row>
+    <row>
+      <c r="G7">
+        <f ca="1" t="shared" si="0"/>
+        <v>649</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>283</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>373</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>366</v>
+      </c>
+    </row>
+    <row>
+      <c r="G8">
+        <f ca="1" t="shared" si="0"/>
+        <v>336</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>620</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>599</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>263</v>
+      </c>
+    </row>
+    <row>
+      <c r="G9">
+        <f ca="1" t="shared" si="0"/>
+        <v>546</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
         <v>593</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>612</v>
-[...21 lines deleted...]
-      <c r="G7">
+        <v>599</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>369</v>
+      </c>
+    </row>
+    <row>
+      <c r="G10">
+        <f ca="1" t="shared" si="0"/>
+        <v>535</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>355</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>442</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>620</v>
+      </c>
+    </row>
+    <row>
+      <c r="G11">
+        <f ca="1" t="shared" si="0"/>
+        <v>491</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>415</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>630</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>604</v>
+      </c>
+    </row>
+    <row>
+      <c r="G12">
+        <f ca="1" t="shared" si="0"/>
+        <v>227</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>392</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>420</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>284</v>
+      </c>
+    </row>
+    <row>
+      <c r="G13">
+        <f ca="1" t="shared" si="0"/>
+        <v>308</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>181</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>440</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>239</v>
+      </c>
+    </row>
+    <row>
+      <c r="G14">
+        <f ca="1" t="shared" si="0"/>
+        <v>172</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>220</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>458</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>211</v>
+      </c>
+    </row>
+    <row>
+      <c r="G15">
+        <f ca="1" t="shared" si="0"/>
+        <v>531</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>167</v>
+      </c>
+      <c>
         <f ca="1" t="shared" si="0"/>
         <v>524</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>187</v>
-[...6 lines deleted...]
-        <f ca="1" t="shared" si="0"/>
         <v>194</v>
       </c>
     </row>
     <row>
-      <c r="G8">
-[...1 lines deleted...]
-        <v>560</v>
+      <c r="G16">
+        <f ca="1" t="shared" si="0"/>
+        <v>185</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>342</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>374</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>504</v>
+      </c>
+    </row>
+    <row>
+      <c r="G17">
+        <f ca="1" t="shared" si="0"/>
+        <v>409</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>422</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>445</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>618</v>
+      </c>
+    </row>
+    <row>
+      <c r="G18">
+        <f ca="1" t="shared" si="0"/>
+        <v>455</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>320</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>346</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>290</v>
+      </c>
+    </row>
+    <row>
+      <c r="G19">
+        <f ca="1" t="shared" si="0"/>
+        <v>362</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>644</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>620</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>522</v>
+      </c>
+    </row>
+    <row>
+      <c r="G20">
+        <f ca="1" t="shared" si="0"/>
+        <v>312</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>175</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>384</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>641</v>
-[...7 lines deleted...]
-      <c r="G9">
+        <v>580</v>
+      </c>
+    </row>
+    <row>
+      <c r="G21">
+        <f ca="1" t="shared" si="0"/>
+        <v>632</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>515</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>609</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>602</v>
+      </c>
+    </row>
+    <row>
+      <c r="G22">
+        <f ca="1" t="shared" si="0"/>
+        <v>418</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>269</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>477</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>319</v>
+      </c>
+    </row>
+    <row>
+      <c r="G23">
+        <f ca="1" t="shared" si="0"/>
+        <v>335</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>275</v>
+      </c>
+      <c>
         <f ca="1" t="shared" si="0"/>
         <v>545</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>521</v>
-[...53 lines deleted...]
-        <v>431</v>
+        <v>534</v>
+      </c>
+    </row>
+    <row>
+      <c r="G24">
+        <f ca="1" t="shared" si="0"/>
+        <v>241</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>542</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>174</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>308</v>
+      </c>
+    </row>
+    <row>
+      <c r="G25">
+        <f ca="1" t="shared" si="0"/>
+        <v>449</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>234</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>227</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>301</v>
       </c>
-      <c>
-[...167 lines deleted...]
-      <c r="G22">
+    </row>
+    <row>
+      <c r="G26">
+        <f ca="1" t="shared" si="0"/>
+        <v>333</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>250</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>452</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>272</v>
+      </c>
+    </row>
+    <row>
+      <c r="G27">
+        <f ca="1" t="shared" si="0"/>
+        <v>497</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>205</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>587</v>
+      </c>
+      <c>
         <f ca="1" t="shared" si="0"/>
         <v>337</v>
       </c>
-      <c>
-[...17 lines deleted...]
-      <c>
+    </row>
+    <row>
+      <c r="G28">
         <f ca="1" t="shared" si="0"/>
         <v>214</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>389</v>
-[...79 lines deleted...]
-      <c r="G28">
+        <v>231</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>234</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>254</v>
+      </c>
+    </row>
+    <row>
+      <c r="G29">
+        <f ca="1" t="shared" si="0"/>
+        <v>261</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>423</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>610</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>346</v>
+      </c>
+    </row>
+    <row>
+      <c r="G30">
+        <f ca="1" t="shared" si="0"/>
+        <v>193</v>
+      </c>
+      <c>
         <f ca="1" t="shared" si="0"/>
         <v>633</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>171</v>
-[...24 lines deleted...]
-        <f ca="1" t="shared" si="0"/>
         <v>243</v>
       </c>
-    </row>
-[...15 lines deleted...]
-        <v>158</v>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>346</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>