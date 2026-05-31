--- v6 (2026-05-11)
+++ v7 (2026-05-31)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
@@ -682,549 +682,549 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:J30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row r="2">
       <c r="G2">
         <f ca="1" t="shared" si="0" ref="G2:J30">INT(RAND() * 500) + 150</f>
-        <v>622</v>
-[...3 lines deleted...]
-        <v>509</v>
+        <v>481</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>153</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>197</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>634</v>
+      </c>
+    </row>
+    <row>
+      <c r="G3">
+        <f ca="1" t="shared" si="0"/>
+        <v>223</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>348</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>151</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>534</v>
+      </c>
+    </row>
+    <row>
+      <c r="G4">
+        <f ca="1" t="shared" si="0"/>
+        <v>462</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>184</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>195</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>425</v>
+      </c>
+    </row>
+    <row>
+      <c r="G5">
+        <f ca="1" t="shared" si="0"/>
+        <v>537</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>299</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>198</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>252</v>
+      </c>
+    </row>
+    <row>
+      <c r="G6">
+        <f ca="1" t="shared" si="0"/>
+        <v>214</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>207</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>259</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>360</v>
+      </c>
+    </row>
+    <row>
+      <c r="G7">
+        <f ca="1" t="shared" si="0"/>
+        <v>244</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>265</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>270</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>288</v>
+      </c>
+    </row>
+    <row>
+      <c r="G8">
+        <f ca="1" t="shared" si="0"/>
+        <v>548</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>264</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>352</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>611</v>
+      </c>
+    </row>
+    <row>
+      <c r="G9">
+        <f ca="1" t="shared" si="0"/>
+        <v>472</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>518</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>414</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>602</v>
+      </c>
+    </row>
+    <row>
+      <c r="G10">
+        <f ca="1" t="shared" si="0"/>
+        <v>190</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>638</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>604</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>152</v>
+      </c>
+    </row>
+    <row>
+      <c r="G11">
+        <f ca="1" t="shared" si="0"/>
+        <v>536</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>544</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>383</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>524</v>
+      </c>
+    </row>
+    <row>
+      <c r="G12">
+        <f ca="1" t="shared" si="0"/>
+        <v>184</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>431</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>295</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>356</v>
+      </c>
+    </row>
+    <row>
+      <c r="G13">
+        <f ca="1" t="shared" si="0"/>
+        <v>325</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>422</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>563</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>379</v>
+      </c>
+    </row>
+    <row>
+      <c r="G14">
+        <f ca="1" t="shared" si="0"/>
+        <v>303</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>647</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>630</v>
-[...99 lines deleted...]
-        <v>620</v>
+        <v>252</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>172</v>
+      </c>
+    </row>
+    <row>
+      <c r="G15">
+        <f ca="1" t="shared" si="0"/>
+        <v>398</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>597</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>279</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>313</v>
+      </c>
+    </row>
+    <row>
+      <c r="G16">
+        <f ca="1" t="shared" si="0"/>
+        <v>273</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>584</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>494</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>357</v>
+      </c>
+    </row>
+    <row>
+      <c r="G17">
+        <f ca="1" t="shared" si="0"/>
+        <v>232</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>240</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>443</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>296</v>
+      </c>
+    </row>
+    <row>
+      <c r="G18">
+        <f ca="1" t="shared" si="0"/>
+        <v>376</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>258</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>262</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>303</v>
+      </c>
+    </row>
+    <row>
+      <c r="G19">
+        <f ca="1" t="shared" si="0"/>
+        <v>339</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>241</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>371</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>346</v>
+      </c>
+    </row>
+    <row>
+      <c r="G20">
+        <f ca="1" t="shared" si="0"/>
+        <v>313</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>190</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>599</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>263</v>
-[...13 lines deleted...]
-        <v>599</v>
+        <v>254</v>
+      </c>
+    </row>
+    <row>
+      <c r="G21">
+        <f ca="1" t="shared" si="0"/>
+        <v>550</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>298</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>429</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>364</v>
+      </c>
+    </row>
+    <row>
+      <c r="G22">
+        <f ca="1" t="shared" si="0"/>
+        <v>273</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>490</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>555</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>532</v>
+      </c>
+    </row>
+    <row>
+      <c r="G23">
+        <f ca="1" t="shared" si="0"/>
+        <v>611</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>267</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>433</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>400</v>
+      </c>
+    </row>
+    <row>
+      <c r="G24">
+        <f ca="1" t="shared" si="0"/>
+        <v>400</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>384</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>155</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>471</v>
+      </c>
+    </row>
+    <row>
+      <c r="G25">
+        <f ca="1" t="shared" si="0"/>
+        <v>194</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>208</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>289</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>494</v>
+      </c>
+    </row>
+    <row>
+      <c r="G26">
+        <f ca="1" t="shared" si="0"/>
+        <v>240</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>390</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>178</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>241</v>
+      </c>
+    </row>
+    <row>
+      <c r="G27">
+        <f ca="1" t="shared" si="0"/>
+        <v>481</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>190</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>221</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>400</v>
+      </c>
+    </row>
+    <row>
+      <c r="G28">
+        <f ca="1" t="shared" si="0"/>
+        <v>473</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>240</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>479</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>226</v>
+      </c>
+    </row>
+    <row>
+      <c r="G29">
+        <f ca="1" t="shared" si="0"/>
+        <v>584</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>564</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>431</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>239</v>
+      </c>
+    </row>
+    <row>
+      <c r="G30">
+        <f ca="1" t="shared" si="0"/>
+        <v>424</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>369</v>
       </c>
-    </row>
-[...375 lines deleted...]
-        <v>346</v>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>257</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>413</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>