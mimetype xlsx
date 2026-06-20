--- v7 (2026-05-31)
+++ v8 (2026-06-20)
@@ -682,549 +682,549 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:J30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row r="2">
       <c r="G2">
         <f ca="1" t="shared" si="0" ref="G2:J30">INT(RAND() * 500) + 150</f>
-        <v>481</v>
-[...11 lines deleted...]
-        <v>634</v>
+        <v>249</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>406</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>402</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>203</v>
       </c>
     </row>
     <row>
       <c r="G3">
         <f ca="1" t="shared" si="0"/>
-        <v>223</v>
-[...11 lines deleted...]
-        <v>534</v>
+        <v>288</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>383</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>467</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>644</v>
       </c>
     </row>
     <row>
       <c r="G4">
         <f ca="1" t="shared" si="0"/>
+        <v>264</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>297</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>180</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>398</v>
+      </c>
+    </row>
+    <row>
+      <c r="G5">
+        <f ca="1" t="shared" si="0"/>
         <v>462</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>184</v>
-[...13 lines deleted...]
-        <v>537</v>
+        <v>314</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>576</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>615</v>
+      </c>
+    </row>
+    <row>
+      <c r="G6">
+        <f ca="1" t="shared" si="0"/>
+        <v>213</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>647</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>419</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>338</v>
+      </c>
+    </row>
+    <row>
+      <c r="G7">
+        <f ca="1" t="shared" si="0"/>
+        <v>410</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>620</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>246</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>265</v>
+      </c>
+    </row>
+    <row>
+      <c r="G8">
+        <f ca="1" t="shared" si="0"/>
+        <v>420</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>466</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>288</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>181</v>
+      </c>
+    </row>
+    <row>
+      <c r="G9">
+        <f ca="1" t="shared" si="0"/>
+        <v>454</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>329</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>617</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>624</v>
+      </c>
+    </row>
+    <row>
+      <c r="G10">
+        <f ca="1" t="shared" si="0"/>
+        <v>499</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>432</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>620</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>239</v>
+      </c>
+    </row>
+    <row>
+      <c r="G11">
+        <f ca="1" t="shared" si="0"/>
+        <v>601</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>579</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>590</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>182</v>
+      </c>
+    </row>
+    <row>
+      <c r="G12">
+        <f ca="1" t="shared" si="0"/>
+        <v>218</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>475</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>528</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>299</v>
       </c>
-      <c>
-[...45 lines deleted...]
-      <c r="G8">
+    </row>
+    <row>
+      <c r="G13">
+        <f ca="1" t="shared" si="0"/>
+        <v>400</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>524</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>367</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>194</v>
+      </c>
+    </row>
+    <row>
+      <c r="G14">
+        <f ca="1" t="shared" si="0"/>
+        <v>539</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>226</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>406</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>512</v>
+      </c>
+    </row>
+    <row>
+      <c r="G15">
+        <f ca="1" t="shared" si="0"/>
+        <v>462</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>239</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>571</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>235</v>
+      </c>
+    </row>
+    <row>
+      <c r="G16">
+        <f ca="1" t="shared" si="0"/>
+        <v>230</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>509</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>334</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>583</v>
+      </c>
+    </row>
+    <row>
+      <c r="G17">
+        <f ca="1" t="shared" si="0"/>
+        <v>230</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>434</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>575</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>631</v>
+      </c>
+    </row>
+    <row>
+      <c r="G18">
+        <f ca="1" t="shared" si="0"/>
+        <v>598</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>507</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>426</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>268</v>
+      </c>
+    </row>
+    <row>
+      <c r="G19">
+        <f ca="1" t="shared" si="0"/>
+        <v>381</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>377</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>586</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>474</v>
+      </c>
+    </row>
+    <row>
+      <c r="G20">
+        <f ca="1" t="shared" si="0"/>
+        <v>211</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>243</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>577</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>240</v>
+      </c>
+    </row>
+    <row>
+      <c r="G21">
+        <f ca="1" t="shared" si="0"/>
+        <v>211</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>225</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>334</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>255</v>
+      </c>
+    </row>
+    <row>
+      <c r="G22">
+        <f ca="1" t="shared" si="0"/>
+        <v>352</v>
+      </c>
+      <c>
         <f ca="1" t="shared" si="0"/>
         <v>548</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>264</v>
-[...1 lines deleted...]
-      <c>
+        <v>477</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>241</v>
+      </c>
+    </row>
+    <row>
+      <c r="G23">
+        <f ca="1" t="shared" si="0"/>
+        <v>463</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>310</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>603</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>572</v>
+      </c>
+    </row>
+    <row>
+      <c r="G24">
+        <f ca="1" t="shared" si="0"/>
+        <v>240</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>399</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>452</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>604</v>
+      </c>
+    </row>
+    <row>
+      <c r="G25">
+        <f ca="1" t="shared" si="0"/>
+        <v>254</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>424</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>640</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>354</v>
+      </c>
+    </row>
+    <row>
+      <c r="G26">
         <f ca="1" t="shared" si="0"/>
         <v>352</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>611</v>
-[...137 lines deleted...]
-      <c>
+        <v>520</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>424</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>170</v>
+      </c>
+    </row>
+    <row>
+      <c r="G27">
+        <f ca="1" t="shared" si="0"/>
+        <v>501</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>451</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>162</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>603</v>
+      </c>
+    </row>
+    <row>
+      <c r="G28">
         <f ca="1" t="shared" si="0"/>
         <v>494</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>357</v>
-[...3 lines deleted...]
-      <c r="G17">
+        <v>451</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>219</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>465</v>
+      </c>
+    </row>
+    <row>
+      <c r="G29">
+        <f ca="1" t="shared" si="0"/>
+        <v>448</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>621</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>426</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>637</v>
+      </c>
+    </row>
+    <row>
+      <c r="G30">
+        <f ca="1" t="shared" si="0"/>
+        <v>541</v>
+      </c>
+      <c>
         <f ca="1" t="shared" si="0"/>
         <v>232</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>240</v>
-[...241 lines deleted...]
-        <v>413</v>
+        <v>629</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>362</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>