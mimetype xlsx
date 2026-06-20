--- v8 (2026-06-20)
+++ v9 (2026-06-20)
@@ -682,549 +682,549 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:J30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row r="2">
       <c r="G2">
         <f ca="1" t="shared" si="0" ref="G2:J30">INT(RAND() * 500) + 150</f>
+        <v>429</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>535</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>579</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>581</v>
+      </c>
+    </row>
+    <row>
+      <c r="G3">
+        <f ca="1" t="shared" si="0"/>
+        <v>380</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>443</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
         <v>249</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
+        <v>335</v>
+      </c>
+    </row>
+    <row>
+      <c r="G4">
+        <f ca="1" t="shared" si="0"/>
+        <v>235</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>249</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>256</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>643</v>
+      </c>
+    </row>
+    <row>
+      <c r="G5">
+        <f ca="1" t="shared" si="0"/>
+        <v>383</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>299</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>157</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>616</v>
+      </c>
+    </row>
+    <row>
+      <c r="G6">
+        <f ca="1" t="shared" si="0"/>
+        <v>569</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>233</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>645</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>573</v>
+      </c>
+    </row>
+    <row>
+      <c r="G7">
+        <f ca="1" t="shared" si="0"/>
+        <v>199</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>497</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>280</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>622</v>
+      </c>
+    </row>
+    <row>
+      <c r="G8">
+        <f ca="1" t="shared" si="0"/>
+        <v>561</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>342</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>458</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>493</v>
+      </c>
+    </row>
+    <row>
+      <c r="G9">
+        <f ca="1" t="shared" si="0"/>
+        <v>356</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>356</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>373</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>242</v>
+      </c>
+    </row>
+    <row>
+      <c r="G10">
+        <f ca="1" t="shared" si="0"/>
+        <v>459</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>424</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>584</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>323</v>
+      </c>
+    </row>
+    <row>
+      <c r="G11">
+        <f ca="1" t="shared" si="0"/>
+        <v>413</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>153</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>319</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>161</v>
+      </c>
+    </row>
+    <row>
+      <c r="G12">
+        <f ca="1" t="shared" si="0"/>
+        <v>646</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>402</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>389</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>331</v>
+      </c>
+    </row>
+    <row>
+      <c r="G13">
+        <f ca="1" t="shared" si="0"/>
+        <v>190</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>516</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>583</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>549</v>
+      </c>
+    </row>
+    <row>
+      <c r="G14">
+        <f ca="1" t="shared" si="0"/>
+        <v>156</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>203</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>439</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>249</v>
+      </c>
+    </row>
+    <row>
+      <c r="G15">
+        <f ca="1" t="shared" si="0"/>
+        <v>596</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>518</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>202</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>286</v>
+      </c>
+    </row>
+    <row>
+      <c r="G16">
+        <f ca="1" t="shared" si="0"/>
+        <v>248</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>248</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>600</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>546</v>
+      </c>
+    </row>
+    <row>
+      <c r="G17">
+        <f ca="1" t="shared" si="0"/>
+        <v>564</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>380</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>332</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>557</v>
+      </c>
+    </row>
+    <row>
+      <c r="G18">
+        <f ca="1" t="shared" si="0"/>
+        <v>502</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>152</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>424</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>239</v>
+      </c>
+    </row>
+    <row>
+      <c r="G19">
+        <f ca="1" t="shared" si="0"/>
+        <v>472</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>152</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>518</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>413</v>
+      </c>
+    </row>
+    <row>
+      <c r="G20">
+        <f ca="1" t="shared" si="0"/>
+        <v>559</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>541</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>611</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>607</v>
+      </c>
+    </row>
+    <row>
+      <c r="G21">
+        <f ca="1" t="shared" si="0"/>
+        <v>550</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>504</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>236</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>280</v>
+      </c>
+    </row>
+    <row>
+      <c r="G22">
+        <f ca="1" t="shared" si="0"/>
+        <v>427</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>521</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>156</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>580</v>
+      </c>
+    </row>
+    <row>
+      <c r="G23">
+        <f ca="1" t="shared" si="0"/>
+        <v>493</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>469</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>460</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>610</v>
+      </c>
+    </row>
+    <row>
+      <c r="G24">
+        <f ca="1" t="shared" si="0"/>
+        <v>616</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>168</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>391</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>163</v>
+      </c>
+    </row>
+    <row>
+      <c r="G25">
+        <f ca="1" t="shared" si="0"/>
+        <v>227</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>174</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>601</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>552</v>
+      </c>
+    </row>
+    <row>
+      <c r="G26">
+        <f ca="1" t="shared" si="0"/>
+        <v>407</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>188</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
         <v>406</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>402</v>
-[...261 lines deleted...]
-        <v>230</v>
+        <v>301</v>
+      </c>
+    </row>
+    <row>
+      <c r="G27">
+        <f ca="1" t="shared" si="0"/>
+        <v>224</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>305</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>191</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>292</v>
+      </c>
+    </row>
+    <row>
+      <c r="G28">
+        <f ca="1" t="shared" si="0"/>
+        <v>373</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>519</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>538</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>164</v>
+      </c>
+    </row>
+    <row>
+      <c r="G29">
+        <f ca="1" t="shared" si="0"/>
+        <v>240</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>270</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>207</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>480</v>
+      </c>
+    </row>
+    <row>
+      <c r="G30">
+        <f ca="1" t="shared" si="0"/>
+        <v>189</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>286</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>164</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>434</v>
-      </c>
-[...240 lines deleted...]
-        <v>362</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>