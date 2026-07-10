--- v9 (2026-06-20)
+++ v10 (2026-07-10)
@@ -682,549 +682,549 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:J30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row r="2">
       <c r="G2">
         <f ca="1" t="shared" si="0" ref="G2:J30">INT(RAND() * 500) + 150</f>
-        <v>429</v>
+        <v>431</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>325</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>627</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>330</v>
+      </c>
+    </row>
+    <row>
+      <c r="G3">
+        <f ca="1" t="shared" si="0"/>
+        <v>410</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>430</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>291</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>204</v>
+      </c>
+    </row>
+    <row>
+      <c r="G4">
+        <f ca="1" t="shared" si="0"/>
+        <v>464</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>241</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>213</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>227</v>
+      </c>
+    </row>
+    <row>
+      <c r="G5">
+        <f ca="1" t="shared" si="0"/>
+        <v>191</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>524</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>374</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>508</v>
+      </c>
+    </row>
+    <row>
+      <c r="G6">
+        <f ca="1" t="shared" si="0"/>
+        <v>646</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>295</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>337</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>471</v>
+      </c>
+    </row>
+    <row>
+      <c r="G7">
+        <f ca="1" t="shared" si="0"/>
+        <v>508</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>328</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>194</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>640</v>
+      </c>
+    </row>
+    <row>
+      <c r="G8">
+        <f ca="1" t="shared" si="0"/>
+        <v>521</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>378</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>277</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>464</v>
+      </c>
+    </row>
+    <row>
+      <c r="G9">
+        <f ca="1" t="shared" si="0"/>
+        <v>239</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>286</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>475</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>242</v>
+      </c>
+    </row>
+    <row>
+      <c r="G10">
+        <f ca="1" t="shared" si="0"/>
+        <v>202</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>642</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>360</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>214</v>
+      </c>
+    </row>
+    <row>
+      <c r="G11">
+        <f ca="1" t="shared" si="0"/>
+        <v>523</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>369</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>228</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>634</v>
+      </c>
+    </row>
+    <row>
+      <c r="G12">
+        <f ca="1" t="shared" si="0"/>
+        <v>445</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>289</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>221</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>304</v>
+      </c>
+    </row>
+    <row>
+      <c r="G13">
+        <f ca="1" t="shared" si="0"/>
+        <v>274</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>448</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>428</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>561</v>
+      </c>
+    </row>
+    <row>
+      <c r="G14">
+        <f ca="1" t="shared" si="0"/>
+        <v>170</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>255</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>176</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>279</v>
+      </c>
+    </row>
+    <row>
+      <c r="G15">
+        <f ca="1" t="shared" si="0"/>
+        <v>466</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>496</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>330</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>450</v>
+      </c>
+    </row>
+    <row>
+      <c r="G16">
+        <f ca="1" t="shared" si="0"/>
+        <v>281</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>229</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>568</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>297</v>
+      </c>
+    </row>
+    <row>
+      <c r="G17">
+        <f ca="1" t="shared" si="0"/>
+        <v>215</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>457</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>277</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>256</v>
+      </c>
+    </row>
+    <row>
+      <c r="G18">
+        <f ca="1" t="shared" si="0"/>
+        <v>596</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>580</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>317</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>286</v>
+      </c>
+    </row>
+    <row>
+      <c r="G19">
+        <f ca="1" t="shared" si="0"/>
+        <v>618</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>237</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>535</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>579</v>
-[...56 lines deleted...]
-        <f ca="1" t="shared" si="0"/>
         <v>616</v>
       </c>
     </row>
     <row>
-      <c r="G6">
-[...17 lines deleted...]
-      <c r="G7">
+      <c r="G20">
+        <f ca="1" t="shared" si="0"/>
+        <v>434</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>229</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>370</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>309</v>
+      </c>
+    </row>
+    <row>
+      <c r="G21">
+        <f ca="1" t="shared" si="0"/>
+        <v>445</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>404</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>460</v>
+      </c>
+      <c>
         <f ca="1" t="shared" si="0"/>
         <v>199</v>
       </c>
+    </row>
+    <row>
+      <c r="G22">
+        <f ca="1" t="shared" si="0"/>
+        <v>636</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>505</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>426</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>393</v>
+      </c>
+    </row>
+    <row>
+      <c r="G23">
+        <f ca="1" t="shared" si="0"/>
+        <v>409</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>499</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>262</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>588</v>
+      </c>
+    </row>
+    <row>
+      <c r="G24">
+        <f ca="1" t="shared" si="0"/>
+        <v>283</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>298</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>193</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>556</v>
+      </c>
+    </row>
+    <row>
+      <c r="G25">
+        <f ca="1" t="shared" si="0"/>
+        <v>511</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>628</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>396</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>368</v>
+      </c>
+    </row>
+    <row>
+      <c r="G26">
+        <f ca="1" t="shared" si="0"/>
+        <v>194</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>215</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>152</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>625</v>
+      </c>
+    </row>
+    <row>
+      <c r="G27">
+        <f ca="1" t="shared" si="0"/>
+        <v>444</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>182</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>602</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>356</v>
+      </c>
+    </row>
+    <row>
+      <c r="G28">
+        <f ca="1" t="shared" si="0"/>
+        <v>211</v>
+      </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>497</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>280</v>
-[...98 lines deleted...]
-        <f ca="1" t="shared" si="0"/>
         <v>190</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>516</v>
-[...33 lines deleted...]
-      <c>
+        <v>158</v>
+      </c>
+    </row>
+    <row>
+      <c r="G29">
+        <f ca="1" t="shared" si="0"/>
+        <v>187</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>545</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>433</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>486</v>
+      </c>
+    </row>
+    <row>
+      <c r="G30">
         <f ca="1" t="shared" si="0"/>
         <v>518</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>202</v>
-[...189 lines deleted...]
-        <v>407</v>
+        <v>200</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>188</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>406</v>
-[...75 lines deleted...]
-        <v>434</v>
+        <v>298</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>