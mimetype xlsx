--- v10 (2026-07-10)
+++ v11 (2026-07-30)
@@ -682,549 +682,549 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:J30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row r="2">
       <c r="G2">
         <f ca="1" t="shared" si="0" ref="G2:J30">INT(RAND() * 500) + 150</f>
+        <v>303</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>496</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>273</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>383</v>
+      </c>
+    </row>
+    <row>
+      <c r="G3">
+        <f ca="1" t="shared" si="0"/>
+        <v>282</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>399</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>452</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>213</v>
+      </c>
+    </row>
+    <row>
+      <c r="G4">
+        <f ca="1" t="shared" si="0"/>
+        <v>315</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>530</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>598</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>170</v>
+      </c>
+    </row>
+    <row>
+      <c r="G5">
+        <f ca="1" t="shared" si="0"/>
+        <v>562</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>264</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>628</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>502</v>
+      </c>
+    </row>
+    <row>
+      <c r="G6">
+        <f ca="1" t="shared" si="0"/>
+        <v>641</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>576</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>456</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>279</v>
+      </c>
+    </row>
+    <row>
+      <c r="G7">
+        <f ca="1" t="shared" si="0"/>
+        <v>649</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>485</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
         <v>431</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>325</v>
+        <v>442</v>
+      </c>
+    </row>
+    <row>
+      <c r="G8">
+        <f ca="1" t="shared" si="0"/>
+        <v>200</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>394</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>579</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>159</v>
+      </c>
+    </row>
+    <row>
+      <c r="G9">
+        <f ca="1" t="shared" si="0"/>
+        <v>335</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>581</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>342</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>612</v>
+      </c>
+    </row>
+    <row>
+      <c r="G10">
+        <f ca="1" t="shared" si="0"/>
+        <v>600</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>245</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>627</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>330</v>
-[...13 lines deleted...]
-        <v>291</v>
+        <v>477</v>
+      </c>
+    </row>
+    <row>
+      <c r="G11">
+        <f ca="1" t="shared" si="0"/>
+        <v>616</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>213</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>520</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>615</v>
+      </c>
+    </row>
+    <row>
+      <c r="G12">
+        <f ca="1" t="shared" si="0"/>
+        <v>601</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>261</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>380</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>454</v>
+      </c>
+    </row>
+    <row>
+      <c r="G13">
+        <f ca="1" t="shared" si="0"/>
+        <v>448</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>501</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>589</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>594</v>
+      </c>
+    </row>
+    <row>
+      <c r="G14">
+        <f ca="1" t="shared" si="0"/>
+        <v>158</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>369</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>580</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>608</v>
+      </c>
+    </row>
+    <row>
+      <c r="G15">
+        <f ca="1" t="shared" si="0"/>
+        <v>542</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>576</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>206</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>494</v>
+      </c>
+    </row>
+    <row>
+      <c r="G16">
+        <f ca="1" t="shared" si="0"/>
+        <v>235</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>372</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>396</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>388</v>
+      </c>
+    </row>
+    <row>
+      <c r="G17">
+        <f ca="1" t="shared" si="0"/>
+        <v>196</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>438</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>219</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>193</v>
+      </c>
+    </row>
+    <row>
+      <c r="G18">
+        <f ca="1" t="shared" si="0"/>
+        <v>196</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>208</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>347</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>509</v>
+      </c>
+    </row>
+    <row>
+      <c r="G19">
+        <f ca="1" t="shared" si="0"/>
+        <v>606</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>204</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G5">
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>276</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>597</v>
+      </c>
+    </row>
+    <row>
+      <c r="G20">
+        <f ca="1" t="shared" si="0"/>
+        <v>161</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>231</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>553</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>541</v>
+      </c>
+    </row>
+    <row>
+      <c r="G21">
+        <f ca="1" t="shared" si="0"/>
+        <v>642</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>493</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>340</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>610</v>
+      </c>
+    </row>
+    <row>
+      <c r="G22">
+        <f ca="1" t="shared" si="0"/>
+        <v>438</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>541</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>289</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>533</v>
+      </c>
+    </row>
+    <row>
+      <c r="G23">
+        <f ca="1" t="shared" si="0"/>
+        <v>397</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>208</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>289</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>412</v>
+      </c>
+    </row>
+    <row>
+      <c r="G24">
+        <f ca="1" t="shared" si="0"/>
+        <v>638</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>433</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>237</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>412</v>
+      </c>
+    </row>
+    <row>
+      <c r="G25">
+        <f ca="1" t="shared" si="0"/>
+        <v>285</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>293</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>398</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>544</v>
+      </c>
+    </row>
+    <row>
+      <c r="G26">
+        <f ca="1" t="shared" si="0"/>
+        <v>608</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>192</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>235</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>413</v>
+      </c>
+    </row>
+    <row>
+      <c r="G27">
+        <f ca="1" t="shared" si="0"/>
+        <v>552</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>496</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>406</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>610</v>
+      </c>
+    </row>
+    <row>
+      <c r="G28">
+        <f ca="1" t="shared" si="0"/>
+        <v>288</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>458</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>189</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>361</v>
+      </c>
+    </row>
+    <row>
+      <c r="G29">
         <f ca="1" t="shared" si="0"/>
         <v>191</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>524</v>
-[...65 lines deleted...]
-      <c r="G9">
+        <v>266</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>152</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>389</v>
+      </c>
+    </row>
+    <row>
+      <c r="G30">
+        <f ca="1" t="shared" si="0"/>
+        <v>558</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>519</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>509</v>
+      </c>
+      <c>
         <f ca="1" t="shared" si="0"/>
         <v>239</v>
-      </c>
-[...388 lines deleted...]
-        <v>298</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>