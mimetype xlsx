--- v11 (2026-07-30)
+++ v12 (2026-08-19)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
@@ -682,549 +682,549 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:J30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row r="2">
       <c r="G2">
         <f ca="1" t="shared" si="0" ref="G2:J30">INT(RAND() * 500) + 150</f>
-        <v>303</v>
-[...11 lines deleted...]
-        <v>383</v>
+        <v>330</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>177</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>357</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>174</v>
       </c>
     </row>
     <row>
       <c r="G3">
         <f ca="1" t="shared" si="0"/>
-        <v>282</v>
-[...7 lines deleted...]
-        <v>452</v>
+        <v>392</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>597</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>457</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>593</v>
+      </c>
+    </row>
+    <row>
+      <c r="G4">
+        <f ca="1" t="shared" si="0"/>
+        <v>539</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>535</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>514</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>254</v>
+      </c>
+    </row>
+    <row>
+      <c r="G5">
+        <f ca="1" t="shared" si="0"/>
+        <v>165</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>379</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>204</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>531</v>
+      </c>
+    </row>
+    <row>
+      <c r="G6">
+        <f ca="1" t="shared" si="0"/>
+        <v>199</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>318</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>638</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>251</v>
+      </c>
+    </row>
+    <row>
+      <c r="G7">
+        <f ca="1" t="shared" si="0"/>
+        <v>493</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>238</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>356</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>373</v>
+      </c>
+    </row>
+    <row>
+      <c r="G8">
+        <f ca="1" t="shared" si="0"/>
+        <v>647</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>209</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>229</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>347</v>
+      </c>
+    </row>
+    <row>
+      <c r="G9">
+        <f ca="1" t="shared" si="0"/>
+        <v>195</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>271</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>272</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>299</v>
+      </c>
+    </row>
+    <row>
+      <c r="G10">
+        <f ca="1" t="shared" si="0"/>
+        <v>591</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>328</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>155</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>472</v>
+      </c>
+    </row>
+    <row>
+      <c r="G11">
+        <f ca="1" t="shared" si="0"/>
+        <v>243</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>185</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>219</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>640</v>
+      </c>
+    </row>
+    <row>
+      <c r="G12">
+        <f ca="1" t="shared" si="0"/>
+        <v>465</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>525</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>633</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>372</v>
+      </c>
+    </row>
+    <row>
+      <c r="G13">
+        <f ca="1" t="shared" si="0"/>
+        <v>154</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>301</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>211</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>372</v>
+      </c>
+    </row>
+    <row>
+      <c r="G14">
+        <f ca="1" t="shared" si="0"/>
+        <v>374</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>465</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>270</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>175</v>
+      </c>
+    </row>
+    <row>
+      <c r="G15">
+        <f ca="1" t="shared" si="0"/>
+        <v>623</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>417</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>648</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>193</v>
+      </c>
+    </row>
+    <row>
+      <c r="G16">
+        <f ca="1" t="shared" si="0"/>
+        <v>590</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>466</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>618</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>560</v>
+      </c>
+    </row>
+    <row>
+      <c r="G17">
+        <f ca="1" t="shared" si="0"/>
+        <v>627</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>644</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>305</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>332</v>
+      </c>
+    </row>
+    <row>
+      <c r="G18">
+        <f ca="1" t="shared" si="0"/>
+        <v>345</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>617</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>232</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>504</v>
+      </c>
+    </row>
+    <row>
+      <c r="G19">
+        <f ca="1" t="shared" si="0"/>
+        <v>423</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>504</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>268</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>220</v>
+      </c>
+    </row>
+    <row>
+      <c r="G20">
+        <f ca="1" t="shared" si="0"/>
+        <v>199</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>559</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>532</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>423</v>
+      </c>
+    </row>
+    <row>
+      <c r="G21">
+        <f ca="1" t="shared" si="0"/>
+        <v>581</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>625</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>529</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>487</v>
+      </c>
+    </row>
+    <row>
+      <c r="G22">
+        <f ca="1" t="shared" si="0"/>
+        <v>516</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>305</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>190</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>538</v>
+      </c>
+    </row>
+    <row>
+      <c r="G23">
+        <f ca="1" t="shared" si="0"/>
+        <v>225</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>161</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>249</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>205</v>
+      </c>
+    </row>
+    <row>
+      <c r="G24">
+        <f ca="1" t="shared" si="0"/>
+        <v>451</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>515</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>175</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>307</v>
+      </c>
+    </row>
+    <row>
+      <c r="G25">
+        <f ca="1" t="shared" si="0"/>
+        <v>310</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>475</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>458</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>440</v>
+      </c>
+    </row>
+    <row>
+      <c r="G26">
+        <f ca="1" t="shared" si="0"/>
+        <v>315</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>368</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>287</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>379</v>
+      </c>
+    </row>
+    <row>
+      <c r="G27">
+        <f ca="1" t="shared" si="0"/>
+        <v>485</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>643</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>301</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>366</v>
+      </c>
+    </row>
+    <row>
+      <c r="G28">
+        <f ca="1" t="shared" si="0"/>
+        <v>526</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>291</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>330</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>438</v>
+      </c>
+    </row>
+    <row>
+      <c r="G29">
+        <f ca="1" t="shared" si="0"/>
+        <v>628</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>511</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>213</v>
       </c>
-    </row>
-[...465 lines deleted...]
-        <v>389</v>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>252</v>
       </c>
     </row>
     <row>
       <c r="G30">
         <f ca="1" t="shared" si="0"/>
-        <v>558</v>
-[...11 lines deleted...]
-        <v>239</v>
+        <v>218</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>497</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>306</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>343</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>