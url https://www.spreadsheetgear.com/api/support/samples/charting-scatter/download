--- v12 (2026-08-19)
+++ v13 (2026-09-08)
@@ -682,549 +682,549 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:J30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row r="2">
       <c r="G2">
         <f ca="1" t="shared" si="0" ref="G2:J30">INT(RAND() * 500) + 150</f>
-        <v>330</v>
-[...7 lines deleted...]
-        <v>357</v>
+        <v>242</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>620</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>642</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>631</v>
+      </c>
+    </row>
+    <row>
+      <c r="G3">
+        <f ca="1" t="shared" si="0"/>
+        <v>648</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>190</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>219</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>234</v>
+      </c>
+    </row>
+    <row>
+      <c r="G4">
+        <f ca="1" t="shared" si="0"/>
+        <v>625</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>382</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>389</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>445</v>
+      </c>
+    </row>
+    <row>
+      <c r="G5">
+        <f ca="1" t="shared" si="0"/>
+        <v>561</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>409</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>397</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>210</v>
+      </c>
+    </row>
+    <row>
+      <c r="G6">
+        <f ca="1" t="shared" si="0"/>
+        <v>186</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>278</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>284</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>348</v>
+      </c>
+    </row>
+    <row>
+      <c r="G7">
+        <f ca="1" t="shared" si="0"/>
+        <v>577</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>164</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>296</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>199</v>
+      </c>
+    </row>
+    <row>
+      <c r="G8">
+        <f ca="1" t="shared" si="0"/>
+        <v>465</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>152</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>202</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>433</v>
+      </c>
+    </row>
+    <row>
+      <c r="G9">
+        <f ca="1" t="shared" si="0"/>
+        <v>528</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>157</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>519</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>550</v>
+      </c>
+    </row>
+    <row>
+      <c r="G10">
+        <f ca="1" t="shared" si="0"/>
+        <v>468</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>476</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>158</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>485</v>
+      </c>
+    </row>
+    <row>
+      <c r="G11">
+        <f ca="1" t="shared" si="0"/>
+        <v>587</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>157</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>236</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>195</v>
+      </c>
+    </row>
+    <row>
+      <c r="G12">
+        <f ca="1" t="shared" si="0"/>
+        <v>188</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>249</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>207</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>565</v>
+      </c>
+    </row>
+    <row>
+      <c r="G13">
+        <f ca="1" t="shared" si="0"/>
+        <v>581</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>245</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>516</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>612</v>
+      </c>
+    </row>
+    <row>
+      <c r="G14">
+        <f ca="1" t="shared" si="0"/>
+        <v>289</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>637</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>460</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>174</v>
       </c>
     </row>
     <row>
-      <c r="G3">
-[...39 lines deleted...]
-      <c>
+      <c r="G15">
+        <f ca="1" t="shared" si="0"/>
+        <v>453</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>221</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>395</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>382</v>
+      </c>
+    </row>
+    <row>
+      <c r="G16">
+        <f ca="1" t="shared" si="0"/>
+        <v>396</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>385</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>524</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>542</v>
+      </c>
+    </row>
+    <row>
+      <c r="G17">
+        <f ca="1" t="shared" si="0"/>
+        <v>271</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>202</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>519</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>635</v>
+      </c>
+    </row>
+    <row>
+      <c r="G18">
+        <f ca="1" t="shared" si="0"/>
+        <v>355</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>615</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>236</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>163</v>
+      </c>
+    </row>
+    <row>
+      <c r="G19">
+        <f ca="1" t="shared" si="0"/>
+        <v>487</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>483</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>174</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>445</v>
+      </c>
+    </row>
+    <row>
+      <c r="G20">
+        <f ca="1" t="shared" si="0"/>
+        <v>391</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>626</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>192</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>583</v>
+      </c>
+    </row>
+    <row>
+      <c r="G21">
+        <f ca="1" t="shared" si="0"/>
+        <v>471</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>486</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>205</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>551</v>
+      </c>
+    </row>
+    <row>
+      <c r="G22">
+        <f ca="1" t="shared" si="0"/>
+        <v>491</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>585</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>349</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>485</v>
+      </c>
+    </row>
+    <row>
+      <c r="G23">
+        <f ca="1" t="shared" si="0"/>
+        <v>631</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>250</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>193</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>397</v>
+      </c>
+    </row>
+    <row>
+      <c r="G24">
         <f ca="1" t="shared" si="0"/>
         <v>379</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>204</v>
-[...211 lines deleted...]
-        <v>644</v>
+        <v>234</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>561</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>507</v>
+      </c>
+    </row>
+    <row>
+      <c r="G25">
+        <f ca="1" t="shared" si="0"/>
+        <v>352</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>308</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>603</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>464</v>
+      </c>
+    </row>
+    <row>
+      <c r="G26">
+        <f ca="1" t="shared" si="0"/>
+        <v>585</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>608</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>343</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>314</v>
+      </c>
+    </row>
+    <row>
+      <c r="G27">
+        <f ca="1" t="shared" si="0"/>
+        <v>519</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>451</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>291</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>470</v>
+      </c>
+    </row>
+    <row>
+      <c r="G28">
+        <f ca="1" t="shared" si="0"/>
+        <v>599</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>405</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>344</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>332</v>
+      </c>
+    </row>
+    <row>
+      <c r="G29">
+        <f ca="1" t="shared" si="0"/>
+        <v>359</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>305</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>332</v>
-[...215 lines deleted...]
-        <v>252</v>
+        <v>422</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>544</v>
       </c>
     </row>
     <row>
       <c r="G30">
         <f ca="1" t="shared" si="0"/>
-        <v>218</v>
-[...11 lines deleted...]
-        <v>343</v>
+        <v>528</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>585</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>295</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>572</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>