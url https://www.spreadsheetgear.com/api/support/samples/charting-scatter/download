--- v13 (2026-09-08)
+++ v14 (2026-09-29)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.84.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
@@ -682,549 +682,549 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:J30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row r="2">
       <c r="G2">
         <f ca="1" t="shared" si="0" ref="G2:J30">INT(RAND() * 500) + 150</f>
+        <v>346</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>458</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>302</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>528</v>
+      </c>
+    </row>
+    <row>
+      <c r="G3">
+        <f ca="1" t="shared" si="0"/>
+        <v>444</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>504</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>479</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>321</v>
+      </c>
+    </row>
+    <row>
+      <c r="G4">
+        <f ca="1" t="shared" si="0"/>
+        <v>268</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>578</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>594</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>451</v>
+      </c>
+    </row>
+    <row>
+      <c r="G5">
+        <f ca="1" t="shared" si="0"/>
+        <v>288</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>382</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>193</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>551</v>
+      </c>
+    </row>
+    <row>
+      <c r="G6">
+        <f ca="1" t="shared" si="0"/>
+        <v>528</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>619</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>519</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>617</v>
+      </c>
+    </row>
+    <row>
+      <c r="G7">
+        <f ca="1" t="shared" si="0"/>
+        <v>237</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>493</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>524</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>399</v>
+      </c>
+    </row>
+    <row>
+      <c r="G8">
+        <f ca="1" t="shared" si="0"/>
+        <v>311</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>406</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>589</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>552</v>
+      </c>
+    </row>
+    <row>
+      <c r="G9">
+        <f ca="1" t="shared" si="0"/>
+        <v>392</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>467</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>645</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>450</v>
+      </c>
+    </row>
+    <row>
+      <c r="G10">
+        <f ca="1" t="shared" si="0"/>
+        <v>202</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>598</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>461</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>630</v>
+      </c>
+    </row>
+    <row>
+      <c r="G11">
+        <f ca="1" t="shared" si="0"/>
+        <v>404</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>414</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>572</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>523</v>
+      </c>
+    </row>
+    <row>
+      <c r="G12">
+        <f ca="1" t="shared" si="0"/>
+        <v>580</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>495</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>233</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>448</v>
+      </c>
+    </row>
+    <row>
+      <c r="G13">
+        <f ca="1" t="shared" si="0"/>
+        <v>255</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>216</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>387</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>301</v>
+      </c>
+    </row>
+    <row>
+      <c r="G14">
+        <f ca="1" t="shared" si="0"/>
+        <v>466</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>155</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>292</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>392</v>
+      </c>
+    </row>
+    <row>
+      <c r="G15">
+        <f ca="1" t="shared" si="0"/>
+        <v>236</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>211</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>473</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>183</v>
+      </c>
+    </row>
+    <row>
+      <c r="G16">
+        <f ca="1" t="shared" si="0"/>
+        <v>403</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>371</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>519</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>322</v>
+      </c>
+    </row>
+    <row>
+      <c r="G17">
+        <f ca="1" t="shared" si="0"/>
+        <v>511</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>449</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>198</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>521</v>
+      </c>
+    </row>
+    <row>
+      <c r="G18">
+        <f ca="1" t="shared" si="0"/>
+        <v>170</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>617</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>535</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>510</v>
+      </c>
+    </row>
+    <row>
+      <c r="G19">
+        <f ca="1" t="shared" si="0"/>
+        <v>452</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>250</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>384</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>325</v>
+      </c>
+    </row>
+    <row>
+      <c r="G20">
+        <f ca="1" t="shared" si="0"/>
+        <v>588</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>286</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
         <v>242</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>620</v>
-[...1 lines deleted...]
-      <c>
+        <v>567</v>
+      </c>
+    </row>
+    <row>
+      <c r="G21">
+        <f ca="1" t="shared" si="0"/>
+        <v>457</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>161</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>556</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>321</v>
+      </c>
+    </row>
+    <row>
+      <c r="G22">
+        <f ca="1" t="shared" si="0"/>
+        <v>605</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>158</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>622</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>455</v>
+      </c>
+    </row>
+    <row>
+      <c r="G23">
+        <f ca="1" t="shared" si="0"/>
+        <v>396</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>295</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>556</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>225</v>
+      </c>
+    </row>
+    <row>
+      <c r="G24">
+        <f ca="1" t="shared" si="0"/>
+        <v>528</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>350</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>431</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>152</v>
+      </c>
+    </row>
+    <row>
+      <c r="G25">
+        <f ca="1" t="shared" si="0"/>
+        <v>561</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>391</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>293</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>567</v>
+      </c>
+    </row>
+    <row>
+      <c r="G26">
+        <f ca="1" t="shared" si="0"/>
+        <v>281</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>603</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>477</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>162</v>
+      </c>
+    </row>
+    <row>
+      <c r="G27">
+        <f ca="1" t="shared" si="0"/>
+        <v>175</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>603</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>315</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>475</v>
+      </c>
+    </row>
+    <row>
+      <c r="G28">
+        <f ca="1" t="shared" si="0"/>
+        <v>465</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>638</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>594</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>318</v>
+      </c>
+    </row>
+    <row>
+      <c r="G29">
         <f ca="1" t="shared" si="0"/>
         <v>642</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>631</v>
-[...213 lines deleted...]
-      <c>
+        <v>293</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>504</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>350</v>
+      </c>
+    </row>
+    <row>
+      <c r="G30">
         <f ca="1" t="shared" si="0"/>
         <v>174</v>
       </c>
-    </row>
-[...58 lines deleted...]
-      </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>615</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>236</v>
-[...219 lines deleted...]
-        <v>572</v>
+        <v>430</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>594</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>