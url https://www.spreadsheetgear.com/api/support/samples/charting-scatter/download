--- v14 (2026-09-29)
+++ v15 (2026-10-19)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.84.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.85.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
@@ -682,549 +682,549 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:J30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row r="2">
       <c r="G2">
         <f ca="1" t="shared" si="0" ref="G2:J30">INT(RAND() * 500) + 150</f>
-        <v>346</v>
-[...11 lines deleted...]
-        <v>528</v>
+        <v>364</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>605</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>343</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>545</v>
       </c>
     </row>
     <row>
       <c r="G3">
         <f ca="1" t="shared" si="0"/>
-        <v>444</v>
-[...11 lines deleted...]
-        <v>321</v>
+        <v>373</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>516</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>614</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>522</v>
       </c>
     </row>
     <row>
       <c r="G4">
         <f ca="1" t="shared" si="0"/>
-        <v>268</v>
-[...11 lines deleted...]
-        <v>451</v>
+        <v>396</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>293</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>339</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>243</v>
       </c>
     </row>
     <row>
       <c r="G5">
         <f ca="1" t="shared" si="0"/>
+        <v>297</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>167</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>281</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>503</v>
+      </c>
+    </row>
+    <row>
+      <c r="G6">
+        <f ca="1" t="shared" si="0"/>
+        <v>574</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>437</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>152</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>640</v>
+      </c>
+    </row>
+    <row>
+      <c r="G7">
+        <f ca="1" t="shared" si="0"/>
+        <v>482</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>420</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>615</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>520</v>
+      </c>
+    </row>
+    <row>
+      <c r="G8">
+        <f ca="1" t="shared" si="0"/>
+        <v>480</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>543</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>563</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>347</v>
+      </c>
+    </row>
+    <row>
+      <c r="G9">
+        <f ca="1" t="shared" si="0"/>
+        <v>179</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>158</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>173</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>158</v>
+      </c>
+    </row>
+    <row>
+      <c r="G10">
+        <f ca="1" t="shared" si="0"/>
+        <v>375</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>210</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>343</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>271</v>
+      </c>
+    </row>
+    <row>
+      <c r="G11">
+        <f ca="1" t="shared" si="0"/>
+        <v>348</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>625</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>253</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>327</v>
+      </c>
+    </row>
+    <row>
+      <c r="G12">
+        <f ca="1" t="shared" si="0"/>
+        <v>166</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>338</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>275</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>572</v>
+      </c>
+    </row>
+    <row>
+      <c r="G13">
+        <f ca="1" t="shared" si="0"/>
+        <v>445</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>449</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>606</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>286</v>
+      </c>
+    </row>
+    <row>
+      <c r="G14">
+        <f ca="1" t="shared" si="0"/>
+        <v>549</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>426</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>591</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>237</v>
+      </c>
+    </row>
+    <row>
+      <c r="G15">
+        <f ca="1" t="shared" si="0"/>
+        <v>589</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
         <v>288</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>382</v>
-[...39 lines deleted...]
-        <v>524</v>
+        <v>242</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>213</v>
+      </c>
+    </row>
+    <row>
+      <c r="G16">
+        <f ca="1" t="shared" si="0"/>
+        <v>200</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>210</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>261</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>369</v>
+      </c>
+    </row>
+    <row>
+      <c r="G17">
+        <f ca="1" t="shared" si="0"/>
+        <v>422</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>609</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>545</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>288</v>
+      </c>
+    </row>
+    <row>
+      <c r="G18">
+        <f ca="1" t="shared" si="0"/>
+        <v>291</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>195</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>547</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>545</v>
+      </c>
+    </row>
+    <row>
+      <c r="G19">
+        <f ca="1" t="shared" si="0"/>
+        <v>574</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>343</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>448</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>350</v>
+      </c>
+    </row>
+    <row>
+      <c r="G20">
+        <f ca="1" t="shared" si="0"/>
+        <v>460</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>399</v>
       </c>
-    </row>
-[...93 lines deleted...]
-        <v>255</v>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>345</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>387</v>
+      </c>
+    </row>
+    <row>
+      <c r="G21">
+        <f ca="1" t="shared" si="0"/>
+        <v>443</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>228</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>339</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>225</v>
+      </c>
+    </row>
+    <row>
+      <c r="G22">
+        <f ca="1" t="shared" si="0"/>
+        <v>432</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>216</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>387</v>
-[...61 lines deleted...]
-      <c r="G17">
+        <v>176</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>304</v>
+      </c>
+    </row>
+    <row>
+      <c r="G23">
+        <f ca="1" t="shared" si="0"/>
+        <v>159</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>501</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>632</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>609</v>
+      </c>
+    </row>
+    <row>
+      <c r="G24">
+        <f ca="1" t="shared" si="0"/>
+        <v>197</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>364</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>161</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>319</v>
+      </c>
+    </row>
+    <row>
+      <c r="G25">
+        <f ca="1" t="shared" si="0"/>
+        <v>164</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>532</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>487</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>476</v>
+      </c>
+    </row>
+    <row>
+      <c r="G26">
+        <f ca="1" t="shared" si="0"/>
+        <v>449</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>250</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>577</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>335</v>
+      </c>
+    </row>
+    <row>
+      <c r="G27">
+        <f ca="1" t="shared" si="0"/>
+        <v>539</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>433</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>546</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>367</v>
+      </c>
+    </row>
+    <row>
+      <c r="G28">
+        <f ca="1" t="shared" si="0"/>
+        <v>182</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>163</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>401</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>421</v>
+      </c>
+    </row>
+    <row>
+      <c r="G29">
+        <f ca="1" t="shared" si="0"/>
+        <v>496</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>635</v>
+      </c>
+      <c>
         <f ca="1" t="shared" si="0"/>
         <v>511</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>449</v>
-[...223 lines deleted...]
-        <v>350</v>
+        <v>206</v>
       </c>
     </row>
     <row>
       <c r="G30">
         <f ca="1" t="shared" si="0"/>
-        <v>174</v>
-[...11 lines deleted...]
-        <v>594</v>
+        <v>471</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>343</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>440</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>512</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>