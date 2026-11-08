--- v15 (2026-10-19)
+++ v16 (2026-11-08)
@@ -682,549 +682,549 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:J30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row r="2">
       <c r="G2">
         <f ca="1" t="shared" si="0" ref="G2:J30">INT(RAND() * 500) + 150</f>
-        <v>364</v>
-[...11 lines deleted...]
-        <v>545</v>
+        <v>229</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>168</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>424</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>274</v>
       </c>
     </row>
     <row>
       <c r="G3">
         <f ca="1" t="shared" si="0"/>
-        <v>373</v>
-[...11 lines deleted...]
-        <v>522</v>
+        <v>220</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>589</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>539</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>645</v>
       </c>
     </row>
     <row>
       <c r="G4">
         <f ca="1" t="shared" si="0"/>
-        <v>396</v>
-[...11 lines deleted...]
-        <v>243</v>
+        <v>461</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>494</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>467</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>584</v>
       </c>
     </row>
     <row>
       <c r="G5">
         <f ca="1" t="shared" si="0"/>
-        <v>297</v>
-[...11 lines deleted...]
-        <v>503</v>
+        <v>414</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>408</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>347</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>517</v>
       </c>
     </row>
     <row>
       <c r="G6">
         <f ca="1" t="shared" si="0"/>
-        <v>574</v>
-[...11 lines deleted...]
-        <v>640</v>
+        <v>493</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>362</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>210</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>453</v>
       </c>
     </row>
     <row>
       <c r="G7">
         <f ca="1" t="shared" si="0"/>
-        <v>482</v>
-[...11 lines deleted...]
-        <v>520</v>
+        <v>417</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>272</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>247</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>255</v>
       </c>
     </row>
     <row>
       <c r="G8">
         <f ca="1" t="shared" si="0"/>
+        <v>185</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>333</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>232</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>328</v>
+      </c>
+    </row>
+    <row>
+      <c r="G9">
+        <f ca="1" t="shared" si="0"/>
+        <v>562</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>195</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>464</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>616</v>
+      </c>
+    </row>
+    <row>
+      <c r="G10">
+        <f ca="1" t="shared" si="0"/>
+        <v>267</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>330</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>241</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>397</v>
+      </c>
+    </row>
+    <row>
+      <c r="G11">
+        <f ca="1" t="shared" si="0"/>
+        <v>427</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>187</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>636</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>407</v>
+      </c>
+    </row>
+    <row>
+      <c r="G12">
+        <f ca="1" t="shared" si="0"/>
+        <v>518</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>345</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>174</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>627</v>
+      </c>
+    </row>
+    <row>
+      <c r="G13">
+        <f ca="1" t="shared" si="0"/>
+        <v>362</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>472</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>630</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>233</v>
+      </c>
+    </row>
+    <row>
+      <c r="G14">
+        <f ca="1" t="shared" si="0"/>
         <v>480</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>543</v>
-[...11 lines deleted...]
-      <c r="G9">
+        <v>438</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>454</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>324</v>
+      </c>
+    </row>
+    <row>
+      <c r="G15">
+        <f ca="1" t="shared" si="0"/>
+        <v>252</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>428</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>629</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>274</v>
+      </c>
+    </row>
+    <row>
+      <c r="G16">
+        <f ca="1" t="shared" si="0"/>
+        <v>572</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>356</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>296</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>378</v>
+      </c>
+    </row>
+    <row>
+      <c r="G17">
+        <f ca="1" t="shared" si="0"/>
+        <v>445</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>283</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>224</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>542</v>
+      </c>
+    </row>
+    <row>
+      <c r="G18">
         <f ca="1" t="shared" si="0"/>
         <v>179</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>158</v>
-[...71 lines deleted...]
-        <v>449</v>
+        <v>353</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>237</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>417</v>
+      </c>
+    </row>
+    <row>
+      <c r="G19">
+        <f ca="1" t="shared" si="0"/>
+        <v>380</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>351</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>246</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>265</v>
+      </c>
+    </row>
+    <row>
+      <c r="G20">
+        <f ca="1" t="shared" si="0"/>
+        <v>621</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>631</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>358</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>189</v>
+      </c>
+    </row>
+    <row>
+      <c r="G21">
+        <f ca="1" t="shared" si="0"/>
+        <v>267</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>606</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>286</v>
-[...31 lines deleted...]
-        <v>242</v>
+        <v>584</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>458</v>
+      </c>
+    </row>
+    <row>
+      <c r="G22">
+        <f ca="1" t="shared" si="0"/>
+        <v>596</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>161</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>439</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>317</v>
+      </c>
+    </row>
+    <row>
+      <c r="G23">
+        <f ca="1" t="shared" si="0"/>
+        <v>315</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>289</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>422</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>456</v>
+      </c>
+    </row>
+    <row>
+      <c r="G24">
+        <f ca="1" t="shared" si="0"/>
+        <v>292</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>470</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>502</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>292</v>
+      </c>
+    </row>
+    <row>
+      <c r="G25">
+        <f ca="1" t="shared" si="0"/>
+        <v>631</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>576</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>195</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>376</v>
+      </c>
+    </row>
+    <row>
+      <c r="G26">
+        <f ca="1" t="shared" si="0"/>
+        <v>490</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>421</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>180</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>495</v>
+      </c>
+    </row>
+    <row>
+      <c r="G27">
+        <f ca="1" t="shared" si="0"/>
+        <v>344</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>562</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>174</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>502</v>
+      </c>
+    </row>
+    <row>
+      <c r="G28">
+        <f ca="1" t="shared" si="0"/>
+        <v>561</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>232</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>213</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>261</v>
       </c>
-      <c>
-[...97 lines deleted...]
-        <v>432</v>
+    </row>
+    <row>
+      <c r="G29">
+        <f ca="1" t="shared" si="0"/>
+        <v>567</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>527</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>208</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>216</v>
       </c>
-      <c>
-[...132 lines deleted...]
-      </c>
     </row>
     <row>
       <c r="G30">
         <f ca="1" t="shared" si="0"/>
-        <v>471</v>
-[...11 lines deleted...]
-        <v>512</v>
+        <v>214</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>474</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>474</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>573</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>