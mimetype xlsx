--- v3 (2026-03-14)
+++ v4 (2026-04-15)
@@ -844,126 +844,126 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
       <c t="s">
         <v>1</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0" ref="A2:A10">RAND()</f>
-        <v>0.17834351338807686</v>
+        <v>0.7471127830875588</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1" ref="B2:B10">1-A2</f>
-        <v>0.8216564866119231</v>
+        <v>0.2528872169124412</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.9103299674680558</v>
+        <v>0.6381703630216116</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.08967003253194417</v>
+        <v>0.36182963697838844</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.33408198307685577</v>
+        <v>0.04182181300467125</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.6659180169231442</v>
+        <v>0.9581781869953288</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.5818996381075232</v>
+        <v>0.6805027372335815</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.4181003618924768</v>
+        <v>0.31949726276641854</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.45517286906740484</v>
+        <v>0.4383622321055931</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.5448271309325952</v>
+        <v>0.5616377678944069</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.5956572677510792</v>
+        <v>0.032592247412927655</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.4043427322489208</v>
+        <v>0.9674077525870723</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.2664754680967967</v>
+        <v>0.9948340740231965</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.7335245319032033</v>
+        <v>0.005165925976803543</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.18636803373279776</v>
+        <v>0.3871515035247528</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.8136319662672022</v>
+        <v>0.6128484964752472</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.6077559198689624</v>
+        <v>0.477284672203413</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.3922440801310376</v>
+        <v>0.522715327796587</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>