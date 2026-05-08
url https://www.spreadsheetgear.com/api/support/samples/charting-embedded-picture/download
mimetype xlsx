--- v4 (2026-04-15)
+++ v5 (2026-05-08)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/media/image1.png" ContentType="image/png"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.52.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-93" yWindow="-93" windowWidth="25786" windowHeight="13986"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2">
   <si>
     <t>Series 1</t>
   </si>
   <si>
     <t>Series 2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -844,126 +844,126 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
       <c t="s">
         <v>1</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0" ref="A2:A10">RAND()</f>
-        <v>0.7471127830875588</v>
+        <v>0.6771624084546941</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1" ref="B2:B10">1-A2</f>
-        <v>0.2528872169124412</v>
+        <v>0.3228375915453059</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.6381703630216116</v>
+        <v>0.40526451974307065</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.36182963697838844</v>
+        <v>0.5947354802569293</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.04182181300467125</v>
+        <v>0.3137204182988409</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.9581781869953288</v>
+        <v>0.6862795817011591</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.6805027372335815</v>
+        <v>0.8938959524440229</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.31949726276641854</v>
+        <v>0.10610404755597713</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.4383622321055931</v>
+        <v>0.7592509984615372</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.5616377678944069</v>
+        <v>0.2407490015384628</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.032592247412927655</v>
+        <v>0.9479161773462597</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.9674077525870723</v>
+        <v>0.05208382265374034</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.9948340740231965</v>
+        <v>0.37790367526610336</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.005165925976803543</v>
+        <v>0.6220963247338966</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.3871515035247528</v>
+        <v>0.34416929890632986</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.6128484964752472</v>
+        <v>0.6558307010936701</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.477284672203413</v>
+        <v>0.9922801581151619</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.522715327796587</v>
+        <v>0.007719841884838097</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>