--- v5 (2026-05-08)
+++ v6 (2026-05-29)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/media/image1.png" ContentType="image/png"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-93" yWindow="-93" windowWidth="25786" windowHeight="13986"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2">
   <si>
     <t>Series 1</t>
   </si>
   <si>
     <t>Series 2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -844,126 +844,126 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
       <c t="s">
         <v>1</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0" ref="A2:A10">RAND()</f>
-        <v>0.6771624084546941</v>
+        <v>0.5114122031684092</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1" ref="B2:B10">1-A2</f>
-        <v>0.3228375915453059</v>
+        <v>0.4885877968315908</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.40526451974307065</v>
+        <v>0.15457047604484586</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.5947354802569293</v>
+        <v>0.8454295239551541</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.3137204182988409</v>
+        <v>0.372488565773585</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.6862795817011591</v>
+        <v>0.627511434226415</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.8938959524440229</v>
+        <v>0.15540490959408615</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.10610404755597713</v>
+        <v>0.8445950904059139</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.7592509984615372</v>
+        <v>0.6060693885539248</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.2407490015384628</v>
+        <v>0.3939306114460752</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.9479161773462597</v>
+        <v>0.21871909021670533</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.05208382265374034</v>
+        <v>0.7812809097832947</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.37790367526610336</v>
+        <v>0.8940629895238077</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.6220963247338966</v>
+        <v>0.1059370104761923</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.34416929890632986</v>
+        <v>0.8591089797815865</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.6558307010936701</v>
+        <v>0.1408910202184135</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.9922801581151619</v>
+        <v>0.9024717563420221</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.007719841884838097</v>
+        <v>0.09752824365797785</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>