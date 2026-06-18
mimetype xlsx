--- v6 (2026-05-29)
+++ v7 (2026-06-18)
@@ -844,126 +844,126 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
       <c t="s">
         <v>1</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0" ref="A2:A10">RAND()</f>
-        <v>0.5114122031684092</v>
+        <v>0.5752264324437659</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1" ref="B2:B10">1-A2</f>
-        <v>0.4885877968315908</v>
+        <v>0.4247735675562341</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.15457047604484586</v>
+        <v>0.5026606739678243</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.8454295239551541</v>
+        <v>0.4973393260321757</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.372488565773585</v>
+        <v>0.828353021854987</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.627511434226415</v>
+        <v>0.17164697814501295</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.15540490959408615</v>
+        <v>0.02240911552498126</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.8445950904059139</v>
+        <v>0.9775908844750187</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.6060693885539248</v>
+        <v>0.44505549315037296</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.3939306114460752</v>
+        <v>0.554944506849627</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.21871909021670533</v>
+        <v>0.49265159482027965</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.7812809097832947</v>
+        <v>0.5073484051797204</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.8940629895238077</v>
+        <v>0.46342915444130295</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.1059370104761923</v>
+        <v>0.536570845558697</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.8591089797815865</v>
+        <v>0.3367810092736656</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.1408910202184135</v>
+        <v>0.6632189907263344</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.9024717563420221</v>
+        <v>0.35983271936935424</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.09752824365797785</v>
+        <v>0.6401672806306458</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>