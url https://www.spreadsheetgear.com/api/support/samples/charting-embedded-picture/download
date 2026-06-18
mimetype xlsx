--- v7 (2026-06-18)
+++ v8 (2026-06-18)
@@ -844,126 +844,126 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
       <c t="s">
         <v>1</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0" ref="A2:A10">RAND()</f>
-        <v>0.5752264324437659</v>
+        <v>0.6614084369750648</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1" ref="B2:B10">1-A2</f>
-        <v>0.4247735675562341</v>
+        <v>0.3385915630249352</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.5026606739678243</v>
+        <v>0.1811217964696228</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.4973393260321757</v>
+        <v>0.8188782035303772</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.828353021854987</v>
+        <v>0.8686405373223351</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.17164697814501295</v>
+        <v>0.13135946267766485</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.02240911552498126</v>
+        <v>0.6813595839031201</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.9775908844750187</v>
+        <v>0.3186404160968799</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.44505549315037296</v>
+        <v>0.43023809563334403</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.554944506849627</v>
+        <v>0.569761904366656</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.49265159482027965</v>
+        <v>0.4918748806140405</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.5073484051797204</v>
+        <v>0.5081251193859595</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.46342915444130295</v>
+        <v>0.27964430488212066</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.536570845558697</v>
+        <v>0.7203556951178793</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.3367810092736656</v>
+        <v>0.10299774650833715</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.6632189907263344</v>
+        <v>0.8970022534916628</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.35983271936935424</v>
+        <v>0.20953749957216505</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.6401672806306458</v>
+        <v>0.790462500427835</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>