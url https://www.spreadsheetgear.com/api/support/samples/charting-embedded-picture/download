--- v8 (2026-06-18)
+++ v9 (2026-07-09)
@@ -844,126 +844,126 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
       <c t="s">
         <v>1</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0" ref="A2:A10">RAND()</f>
-        <v>0.6614084369750648</v>
+        <v>0.47999533263909466</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1" ref="B2:B10">1-A2</f>
-        <v>0.3385915630249352</v>
+        <v>0.5200046673609053</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.1811217964696228</v>
+        <v>0.05980502888880679</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.8188782035303772</v>
+        <v>0.9401949711111932</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.8686405373223351</v>
+        <v>0.248306660086703</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.13135946267766485</v>
+        <v>0.751693339913297</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.6813595839031201</v>
+        <v>0.35672798589959953</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.3186404160968799</v>
+        <v>0.6432720141004005</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.43023809563334403</v>
+        <v>0.7913187285207002</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.569761904366656</v>
+        <v>0.20868127147929982</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.4918748806140405</v>
+        <v>0.30885354658393105</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.5081251193859595</v>
+        <v>0.691146453416069</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.27964430488212066</v>
+        <v>0.17034079813477288</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.7203556951178793</v>
+        <v>0.8296592018652271</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.10299774650833715</v>
+        <v>0.5806247982443322</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.8970022534916628</v>
+        <v>0.4193752017556678</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.20953749957216505</v>
+        <v>0.37379042614006064</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.790462500427835</v>
+        <v>0.6262095738599394</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>