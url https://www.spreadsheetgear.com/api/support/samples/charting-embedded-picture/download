--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -844,126 +844,126 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
       <c t="s">
         <v>1</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0" ref="A2:A10">RAND()</f>
-        <v>0.47999533263909466</v>
+        <v>0.2938575919302018</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1" ref="B2:B10">1-A2</f>
-        <v>0.5200046673609053</v>
+        <v>0.7061424080697982</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.05980502888880679</v>
+        <v>0.8882533969359061</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.9401949711111932</v>
+        <v>0.1117466030640939</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.248306660086703</v>
+        <v>0.23058617305116247</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.751693339913297</v>
+        <v>0.7694138269488375</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.35672798589959953</v>
+        <v>0.7398931968078042</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.6432720141004005</v>
+        <v>0.2601068031921958</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.7913187285207002</v>
+        <v>0.2580144080149003</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.20868127147929982</v>
+        <v>0.7419855919850997</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.30885354658393105</v>
+        <v>0.3760433865530013</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.691146453416069</v>
+        <v>0.6239566134469987</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.17034079813477288</v>
+        <v>0.45575772989717045</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.8296592018652271</v>
+        <v>0.5442422701028296</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.5806247982443322</v>
+        <v>0.2400332878953888</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.4193752017556678</v>
+        <v>0.7599667121046112</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.37379042614006064</v>
+        <v>0.3090705098258688</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.6262095738599394</v>
+        <v>0.6909294901741312</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>