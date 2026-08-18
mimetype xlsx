--- v10 (2026-07-29)
+++ v11 (2026-08-18)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/media/image1.png" ContentType="image/png"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-93" yWindow="-93" windowWidth="25786" windowHeight="13986"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2">
   <si>
     <t>Series 1</t>
   </si>
   <si>
     <t>Series 2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -844,126 +844,126 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
       <c t="s">
         <v>1</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0" ref="A2:A10">RAND()</f>
-        <v>0.2938575919302018</v>
+        <v>0.5627385376088991</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1" ref="B2:B10">1-A2</f>
-        <v>0.7061424080697982</v>
+        <v>0.43726146239110086</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.8882533969359061</v>
+        <v>0.6280106789695656</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.1117466030640939</v>
+        <v>0.37198932103043436</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.23058617305116247</v>
+        <v>0.46162405972683107</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.7694138269488375</v>
+        <v>0.5383759402731689</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.7398931968078042</v>
+        <v>0.1508101587138233</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.2601068031921958</v>
+        <v>0.8491898412861767</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.2580144080149003</v>
+        <v>0.9383251542874111</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.7419855919850997</v>
+        <v>0.061674845712588855</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.3760433865530013</v>
+        <v>0.1961408091144765</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.6239566134469987</v>
+        <v>0.8038591908855235</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.45575772989717045</v>
+        <v>0.5548442281240584</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.5442422701028296</v>
+        <v>0.4451557718759416</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.2400332878953888</v>
+        <v>0.34386450753533193</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.7599667121046112</v>
+        <v>0.6561354924646681</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.3090705098258688</v>
+        <v>0.9428218467718246</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.6909294901741312</v>
+        <v>0.05717815322817543</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>