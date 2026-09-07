--- v11 (2026-08-18)
+++ v12 (2026-09-07)
@@ -844,126 +844,126 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
       <c t="s">
         <v>1</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0" ref="A2:A10">RAND()</f>
-        <v>0.5627385376088991</v>
+        <v>0.17968407811446419</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1" ref="B2:B10">1-A2</f>
-        <v>0.43726146239110086</v>
+        <v>0.8203159218855358</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.6280106789695656</v>
+        <v>0.023783168311406477</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.37198932103043436</v>
+        <v>0.9762168316885935</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.46162405972683107</v>
+        <v>0.05068302151631343</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.5383759402731689</v>
+        <v>0.9493169784836866</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.1508101587138233</v>
+        <v>0.39755348352514464</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.8491898412861767</v>
+        <v>0.6024465164748554</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.9383251542874111</v>
+        <v>0.025922393167799207</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.061674845712588855</v>
+        <v>0.9740776068322008</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.1961408091144765</v>
+        <v>0.5094613839903381</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.8038591908855235</v>
+        <v>0.49053861600966187</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.5548442281240584</v>
+        <v>0.7965935770834092</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.4451557718759416</v>
+        <v>0.20340642291659083</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.34386450753533193</v>
+        <v>0.7909030871119054</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.6561354924646681</v>
+        <v>0.20909691288809462</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.9428218467718246</v>
+        <v>0.7521458083117105</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.05717815322817543</v>
+        <v>0.24785419168828948</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>