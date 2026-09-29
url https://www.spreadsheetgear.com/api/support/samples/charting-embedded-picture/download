--- v12 (2026-09-07)
+++ v13 (2026-09-29)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/media/image1.png" ContentType="image/png"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.84.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-93" yWindow="-93" windowWidth="25786" windowHeight="13986"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2">
   <si>
     <t>Series 1</t>
   </si>
   <si>
     <t>Series 2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -844,126 +844,126 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
       <c t="s">
         <v>1</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0" ref="A2:A10">RAND()</f>
-        <v>0.17968407811446419</v>
+        <v>0.5372778461955363</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1" ref="B2:B10">1-A2</f>
-        <v>0.8203159218855358</v>
+        <v>0.4627221538044637</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.023783168311406477</v>
+        <v>0.2768740168140571</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.9762168316885935</v>
+        <v>0.7231259831859429</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.05068302151631343</v>
+        <v>0.869518379253508</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.9493169784836866</v>
+        <v>0.13048162074649206</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.39755348352514464</v>
+        <v>0.7582462221394772</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.6024465164748554</v>
+        <v>0.24175377786052277</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.025922393167799207</v>
+        <v>0.11070938308404799</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.9740776068322008</v>
+        <v>0.889290616915952</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.5094613839903381</v>
+        <v>0.6769115482469203</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.49053861600966187</v>
+        <v>0.32308845175307965</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.7965935770834092</v>
+        <v>0.013553917459296017</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.20340642291659083</v>
+        <v>0.986446082540704</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.7909030871119054</v>
+        <v>0.5663938863358586</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.20909691288809462</v>
+        <v>0.43360611366414137</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.7521458083117105</v>
+        <v>0.3080060111596179</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.24785419168828948</v>
+        <v>0.6919939888403821</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>