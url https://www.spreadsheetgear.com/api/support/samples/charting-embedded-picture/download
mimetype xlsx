--- v13 (2026-09-29)
+++ v14 (2026-11-07)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/media/image1.png" ContentType="image/png"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.84.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.85.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-93" yWindow="-93" windowWidth="25786" windowHeight="13986"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2">
   <si>
     <t>Series 1</t>
   </si>
   <si>
     <t>Series 2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -844,126 +844,126 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row>
       <c t="s">
         <v>0</v>
       </c>
       <c t="s">
         <v>1</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0" ref="A2:A10">RAND()</f>
-        <v>0.5372778461955363</v>
+        <v>0.48320864319236634</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1" ref="B2:B10">1-A2</f>
-        <v>0.4627221538044637</v>
+        <v>0.5167913568076337</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.2768740168140571</v>
+        <v>0.6021532198003738</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.7231259831859429</v>
+        <v>0.39784678019962616</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.869518379253508</v>
+        <v>0.9451722705499863</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.13048162074649206</v>
+        <v>0.054827729450013685</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.7582462221394772</v>
+        <v>0.1293232110967999</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.24175377786052277</v>
+        <v>0.8706767889032001</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.11070938308404799</v>
+        <v>0.7938344411956679</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.889290616915952</v>
+        <v>0.20616555880433207</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.6769115482469203</v>
+        <v>0.19101798509579737</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.32308845175307965</v>
+        <v>0.8089820149042026</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.013553917459296017</v>
+        <v>0.6035375495010769</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.986446082540704</v>
+        <v>0.39646245049892315</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.5663938863358586</v>
+        <v>0.61072717417062</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.43360611366414137</v>
+        <v>0.38927282582938005</v>
       </c>
     </row>
     <row>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>0.3080060111596179</v>
+        <v>0.2176140591959781</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>0.6919939888403821</v>
+        <v>0.7823859408040219</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Tim Andersen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>