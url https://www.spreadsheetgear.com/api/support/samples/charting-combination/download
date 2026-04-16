--- v4 (2026-03-16)
+++ v5 (2026-04-16)
@@ -837,129 +837,129 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row r="2">
       <c r="H2" t="s">
         <v>1</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" t="s">
         <v>6</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0" ref="H3:J7">INT(RAND() * 500) + 300</f>
-        <v>304</v>
-[...7 lines deleted...]
-        <v>563</v>
+        <v>681</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>529</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>631</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1" ref="K3:K7">SUM(H3:J3)</f>
-        <v>1440</v>
+        <v>1841</v>
       </c>
     </row>
     <row>
       <c r="G4" t="s">
         <v>3</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>616</v>
-[...7 lines deleted...]
-        <v>658</v>
+        <v>460</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>439</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>640</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1865</v>
+        <v>1539</v>
       </c>
     </row>
     <row>
       <c r="G5" t="s">
         <v>4</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>553</v>
-[...7 lines deleted...]
-        <v>336</v>
+        <v>375</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>601</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>738</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1566</v>
+        <v>1714</v>
       </c>
     </row>
     <row>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>579</v>
-[...7 lines deleted...]
-        <v>789</v>
+        <v>772</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>333</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>353</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1973</v>
+        <v>1458</v>
       </c>
     </row>
     <row>
       <c r="G7" t="s">
         <v>0</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>447</v>
-[...7 lines deleted...]
-        <v>641</v>
+        <v>450</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>711</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>390</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1736</v>
+        <v>1551</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>