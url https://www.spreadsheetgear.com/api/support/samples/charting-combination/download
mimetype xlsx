--- v5 (2026-04-16)
+++ v6 (2026-05-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.52.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Fri</t>
   </si>
   <si>
     <t>Breakfast</t>
   </si>
   <si>
     <t>Lunch</t>
   </si>
   <si>
     <t>Tue</t>
   </si>
@@ -837,129 +837,129 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row r="2">
       <c r="H2" t="s">
         <v>1</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" t="s">
         <v>6</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0" ref="H3:J7">INT(RAND() * 500) + 300</f>
-        <v>681</v>
-[...7 lines deleted...]
-        <v>631</v>
+        <v>620</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>797</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>518</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1" ref="K3:K7">SUM(H3:J3)</f>
-        <v>1841</v>
+        <v>1935</v>
       </c>
     </row>
     <row>
       <c r="G4" t="s">
         <v>3</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>460</v>
-[...7 lines deleted...]
-        <v>640</v>
+        <v>379</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>565</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>638</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1539</v>
+        <v>1582</v>
       </c>
     </row>
     <row>
       <c r="G5" t="s">
         <v>4</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>375</v>
-[...7 lines deleted...]
-        <v>738</v>
+        <v>476</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>383</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>707</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1714</v>
+        <v>1566</v>
       </c>
     </row>
     <row>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>772</v>
-[...7 lines deleted...]
-        <v>353</v>
+        <v>622</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>516</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>437</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1458</v>
+        <v>1575</v>
       </c>
     </row>
     <row>
       <c r="G7" t="s">
         <v>0</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>450</v>
-[...7 lines deleted...]
-        <v>390</v>
+        <v>543</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>391</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>598</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1551</v>
+        <v>1532</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>