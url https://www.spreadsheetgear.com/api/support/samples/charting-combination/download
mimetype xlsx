--- v6 (2026-05-08)
+++ v7 (2026-05-29)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Fri</t>
   </si>
   <si>
     <t>Breakfast</t>
   </si>
   <si>
     <t>Lunch</t>
   </si>
   <si>
     <t>Tue</t>
   </si>
@@ -837,129 +837,129 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row r="2">
       <c r="H2" t="s">
         <v>1</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" t="s">
         <v>6</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0" ref="H3:J7">INT(RAND() * 500) + 300</f>
-        <v>620</v>
-[...7 lines deleted...]
-        <v>518</v>
+        <v>767</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>617</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>460</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1" ref="K3:K7">SUM(H3:J3)</f>
-        <v>1935</v>
+        <v>1844</v>
       </c>
     </row>
     <row>
       <c r="G4" t="s">
         <v>3</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>379</v>
-[...7 lines deleted...]
-        <v>638</v>
+        <v>559</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>440</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>652</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1582</v>
+        <v>1651</v>
       </c>
     </row>
     <row>
       <c r="G5" t="s">
         <v>4</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>476</v>
-[...7 lines deleted...]
-        <v>707</v>
+        <v>521</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>459</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>333</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1566</v>
+        <v>1313</v>
       </c>
     </row>
     <row>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>622</v>
-[...7 lines deleted...]
-        <v>437</v>
+        <v>404</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>429</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>468</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1575</v>
+        <v>1301</v>
       </c>
     </row>
     <row>
       <c r="G7" t="s">
         <v>0</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>543</v>
-[...7 lines deleted...]
-        <v>598</v>
+        <v>718</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>538</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>516</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1532</v>
+        <v>1772</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>