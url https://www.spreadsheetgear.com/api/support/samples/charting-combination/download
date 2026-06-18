--- v7 (2026-05-29)
+++ v8 (2026-06-18)
@@ -837,129 +837,129 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row r="2">
       <c r="H2" t="s">
         <v>1</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" t="s">
         <v>6</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0" ref="H3:J7">INT(RAND() * 500) + 300</f>
-        <v>767</v>
-[...7 lines deleted...]
-        <v>460</v>
+        <v>467</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>678</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>496</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1" ref="K3:K7">SUM(H3:J3)</f>
-        <v>1844</v>
+        <v>1641</v>
       </c>
     </row>
     <row>
       <c r="G4" t="s">
         <v>3</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>559</v>
-[...7 lines deleted...]
-        <v>652</v>
+        <v>568</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>547</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>312</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1651</v>
+        <v>1427</v>
       </c>
     </row>
     <row>
       <c r="G5" t="s">
         <v>4</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>521</v>
-[...7 lines deleted...]
-        <v>333</v>
+        <v>745</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>657</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>672</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1313</v>
+        <v>2074</v>
       </c>
     </row>
     <row>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>404</v>
-[...7 lines deleted...]
-        <v>468</v>
+        <v>402</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>322</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>729</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1301</v>
+        <v>1453</v>
       </c>
     </row>
     <row>
       <c r="G7" t="s">
         <v>0</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>718</v>
-[...7 lines deleted...]
-        <v>516</v>
+        <v>780</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>362</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>382</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1772</v>
+        <v>1524</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>