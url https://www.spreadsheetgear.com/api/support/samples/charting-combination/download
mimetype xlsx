--- v8 (2026-06-18)
+++ v9 (2026-07-09)
@@ -837,129 +837,129 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row r="2">
       <c r="H2" t="s">
         <v>1</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" t="s">
         <v>6</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0" ref="H3:J7">INT(RAND() * 500) + 300</f>
+        <v>475</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
         <v>467</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>678</v>
-[...3 lines deleted...]
-        <v>496</v>
+        <v>732</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1" ref="K3:K7">SUM(H3:J3)</f>
-        <v>1641</v>
+        <v>1674</v>
       </c>
     </row>
     <row>
       <c r="G4" t="s">
         <v>3</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>568</v>
-[...7 lines deleted...]
-        <v>312</v>
+        <v>376</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>636</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>474</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1427</v>
+        <v>1486</v>
       </c>
     </row>
     <row>
       <c r="G5" t="s">
         <v>4</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>745</v>
-[...7 lines deleted...]
-        <v>672</v>
+        <v>563</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>708</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>667</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>2074</v>
+        <v>1938</v>
       </c>
     </row>
     <row>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>402</v>
-[...7 lines deleted...]
-        <v>729</v>
+        <v>569</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>763</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>503</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1453</v>
+        <v>1835</v>
       </c>
     </row>
     <row>
       <c r="G7" t="s">
         <v>0</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
         <v>780</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>362</v>
-[...3 lines deleted...]
-        <v>382</v>
+        <v>680</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>397</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1524</v>
+        <v>1857</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>