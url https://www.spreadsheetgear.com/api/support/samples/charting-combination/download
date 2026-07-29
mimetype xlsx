--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -837,129 +837,129 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row r="2">
       <c r="H2" t="s">
         <v>1</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" t="s">
         <v>6</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0" ref="H3:J7">INT(RAND() * 500) + 300</f>
-        <v>475</v>
-[...7 lines deleted...]
-        <v>732</v>
+        <v>729</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>469</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>734</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1" ref="K3:K7">SUM(H3:J3)</f>
-        <v>1674</v>
+        <v>1932</v>
       </c>
     </row>
     <row>
       <c r="G4" t="s">
         <v>3</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>376</v>
-[...7 lines deleted...]
-        <v>474</v>
+        <v>649</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>675</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>702</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1486</v>
+        <v>2026</v>
       </c>
     </row>
     <row>
       <c r="G5" t="s">
         <v>4</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>563</v>
-[...7 lines deleted...]
-        <v>667</v>
+        <v>335</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>457</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>766</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1938</v>
+        <v>1558</v>
       </c>
     </row>
     <row>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>569</v>
-[...7 lines deleted...]
-        <v>503</v>
+        <v>352</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>707</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>618</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1835</v>
+        <v>1677</v>
       </c>
     </row>
     <row>
       <c r="G7" t="s">
         <v>0</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>780</v>
-[...7 lines deleted...]
-        <v>397</v>
+        <v>731</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>576</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>682</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1857</v>
+        <v>1989</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>