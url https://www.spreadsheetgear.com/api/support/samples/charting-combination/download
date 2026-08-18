--- v10 (2026-07-29)
+++ v11 (2026-08-18)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="480" yWindow="60" windowWidth="18075" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Fri</t>
   </si>
   <si>
     <t>Breakfast</t>
   </si>
   <si>
     <t>Lunch</t>
   </si>
   <si>
     <t>Tue</t>
   </si>
@@ -837,129 +837,129 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row r="2">
       <c r="H2" t="s">
         <v>1</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" t="s">
         <v>6</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0" ref="H3:J7">INT(RAND() * 500) + 300</f>
-        <v>729</v>
-[...7 lines deleted...]
-        <v>734</v>
+        <v>620</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>376</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>624</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1" ref="K3:K7">SUM(H3:J3)</f>
-        <v>1932</v>
+        <v>1620</v>
       </c>
     </row>
     <row>
       <c r="G4" t="s">
         <v>3</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>649</v>
-[...7 lines deleted...]
-        <v>702</v>
+        <v>554</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>744</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>693</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>2026</v>
+        <v>1991</v>
       </c>
     </row>
     <row>
       <c r="G5" t="s">
         <v>4</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>335</v>
-[...7 lines deleted...]
-        <v>766</v>
+        <v>754</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>563</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>330</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1558</v>
+        <v>1647</v>
       </c>
     </row>
     <row>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>352</v>
-[...7 lines deleted...]
-        <v>618</v>
+        <v>782</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>748</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>644</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1677</v>
+        <v>2174</v>
       </c>
     </row>
     <row>
       <c r="G7" t="s">
         <v>0</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>731</v>
-[...7 lines deleted...]
-        <v>682</v>
+        <v>367</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>300</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>795</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1989</v>
+        <v>1462</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>