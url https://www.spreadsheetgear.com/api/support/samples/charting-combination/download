--- v11 (2026-08-18)
+++ v12 (2026-09-07)
@@ -837,129 +837,129 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <sheetData>
     <row r="2">
       <c r="H2" t="s">
         <v>1</v>
       </c>
       <c t="s">
         <v>2</v>
       </c>
       <c t="s">
         <v>8</v>
       </c>
       <c t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" t="s">
         <v>6</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0" ref="H3:J7">INT(RAND() * 500) + 300</f>
-        <v>620</v>
-[...7 lines deleted...]
-        <v>624</v>
+        <v>384</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>367</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>656</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1" ref="K3:K7">SUM(H3:J3)</f>
-        <v>1620</v>
+        <v>1407</v>
       </c>
     </row>
     <row>
       <c r="G4" t="s">
         <v>3</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>554</v>
-[...7 lines deleted...]
-        <v>693</v>
+        <v>319</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>432</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>770</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1991</v>
+        <v>1521</v>
       </c>
     </row>
     <row>
       <c r="G5" t="s">
         <v>4</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>754</v>
-[...7 lines deleted...]
-        <v>330</v>
+        <v>678</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>722</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>592</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1647</v>
+        <v>1992</v>
       </c>
     </row>
     <row>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>782</v>
-[...7 lines deleted...]
-        <v>644</v>
+        <v>503</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>422</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>449</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>2174</v>
+        <v>1374</v>
       </c>
     </row>
     <row>
       <c r="G7" t="s">
         <v>0</v>
       </c>
       <c>
         <f ca="1" t="shared" si="0"/>
-        <v>367</v>
-[...7 lines deleted...]
-        <v>795</v>
+        <v>683</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>564</v>
+      </c>
+      <c>
+        <f ca="1" t="shared" si="0"/>
+        <v>352</v>
       </c>
       <c>
         <f ca="1" t="shared" si="1"/>
-        <v>1462</v>
+        <v>1599</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>