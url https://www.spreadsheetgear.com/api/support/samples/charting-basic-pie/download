--- v4 (2026-03-30)
+++ v5 (2026-04-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.52.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="24496" windowHeight="15796"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="GrandTotal">Sheet1!$L$7</definedName>
     <definedName name="Quarters">Sheet1!$G$3:$G$6</definedName>
     <definedName name="RegionalSales">Sheet1!$G$2:$K$6</definedName>
     <definedName name="Regions">Sheet1!$H$2:$K$2</definedName>
     <definedName name="TotalByQuarter">Sheet1!$L$3:$L$6</definedName>
     <definedName name="TotalByRegion">Sheet1!$H$7:$K$7</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Q4</t>
   </si>
   <si>
@@ -226,59 +226,59 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -655,181 +655,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="5"/>
-      <c s="1" t="s">
+      <c r="G2" s="4"/>
+      <c s="2" t="s">
         <v>2</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>3</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>7</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>4</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="4" t="s">
+      <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>6717.532267734409</v>
+        <v>3347.7310065459837</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4263.415911309771</v>
+        <v>3134.2500585158346</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7765.623909343355</v>
+        <v>3973.3715099968967</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4495.5567891567425</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>6942.235064819104</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>23242.12887754428</v>
+        <v>17397.58763987782</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>6606.507846391152</v>
+        <v>5343.404588299163</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6481.166992651802</v>
+        <v>5206.550605363581</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6021.95647819533</v>
+        <v>7349.041715280389</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5060.54077302595</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>6374.592691532269</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>24170.172090264234</v>
+        <v>24273.589600475403</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="4" t="s">
+      <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>3929.14719313341</v>
+        <v>3114.208925378298</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3628.1366489119982</v>
+        <v>2175.6185186799817</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3387.8064500884257</v>
+        <v>4200.397442154736</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5279.93636144032</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>5627.163627385747</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>16225.026653574154</v>
+        <v>15117.388513598762</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="4" t="s">
+      <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>9246.485139746845</v>
+        <v>6825.550733507683</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10149.068132393644</v>
+        <v>7142.224498299971</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6051.106679122777</v>
+        <v>9586.051197837307</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9342.407724043887</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>7935.756642552047</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>34789.06767530715</v>
+        <v>31489.583072197005</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="4" t="s">
+      <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>26499.672447005814</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>18630.895253731127</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>24521.787685267216</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>17658.643680859368</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>23226.493516749884</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>25108.86186526933</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>24178.4416476669</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>26879.74802628917</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>98426.39529668982</v>
+        <v>88278.148826149</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>