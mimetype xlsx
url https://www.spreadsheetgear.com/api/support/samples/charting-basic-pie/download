--- v5 (2026-04-19)
+++ v6 (2026-04-19)
@@ -678,158 +678,158 @@
   <sheetData>
     <row r="2">
       <c r="G2" s="4"/>
       <c s="2" t="s">
         <v>2</v>
       </c>
       <c s="2" t="s">
         <v>3</v>
       </c>
       <c s="2" t="s">
         <v>7</v>
       </c>
       <c s="2" t="s">
         <v>4</v>
       </c>
       <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>3347.7310065459837</v>
+        <v>6315.616559845198</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3134.2500585158346</v>
+        <v>7262.690352679082</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3973.3715099968967</v>
+        <v>5601.3609580829925</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6942.235064819104</v>
+        <v>7219.4771443457175</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>17397.58763987782</v>
+        <v>26399.14501495299</v>
       </c>
     </row>
     <row>
       <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>5343.404588299163</v>
+        <v>4528.212704360171</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5206.550605363581</v>
+        <v>5792.601883927711</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7349.041715280389</v>
+        <v>5312.260567987879</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6374.592691532269</v>
+        <v>6262.858112175705</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>24273.589600475403</v>
+        <v>21895.933268451467</v>
       </c>
     </row>
     <row>
       <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>3114.208925378298</v>
+        <v>4844.634229052915</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2175.6185186799817</v>
+        <v>2887.135206849115</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4200.397442154736</v>
+        <v>5187.199833104214</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5627.163627385747</v>
+        <v>5808.626523553095</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>15117.388513598762</v>
+        <v>18727.59579255934</v>
       </c>
     </row>
     <row>
       <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>6825.550733507683</v>
+        <v>6336.284891338283</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7142.224498299971</v>
+        <v>10373.683708382514</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9586.051197837307</v>
+        <v>9120.788660301614</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7935.756642552047</v>
+        <v>10503.659901357685</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>31489.583072197005</v>
+        <v>36334.41716138009</v>
       </c>
     </row>
     <row>
       <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>18630.895253731127</v>
+        <v>22024.74838459657</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>17658.643680859368</v>
+        <v>26316.11115183842</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>25108.86186526933</v>
+        <v>25221.6100194767</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>26879.74802628917</v>
+        <v>29794.621681432203</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>88278.148826149</v>
+        <v>103357.09123734388</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>