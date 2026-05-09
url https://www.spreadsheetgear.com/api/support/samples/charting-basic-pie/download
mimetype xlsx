--- v6 (2026-04-19)
+++ v7 (2026-05-09)
@@ -226,59 +226,59 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -655,181 +655,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="4"/>
-      <c s="2" t="s">
+      <c r="G2" s="5"/>
+      <c s="1" t="s">
         <v>2</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>3</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>7</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>4</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="5" t="s">
+      <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>6315.616559845198</v>
+        <v>7026.103996507566</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7262.690352679082</v>
+        <v>3113.541613388861</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5601.3609580829925</v>
+        <v>3035.2266916475187</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7219.4771443457175</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>5215.407282142343</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>26399.14501495299</v>
+        <v>18390.279583686286</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="5" t="s">
+      <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>4528.212704360171</v>
+        <v>6331.227048173583</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5792.601883927711</v>
+        <v>8618.934942933956</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5312.260567987879</v>
+        <v>6281.218805948294</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6262.858112175705</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>9249.323351639861</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>21895.933268451467</v>
+        <v>30480.704148695695</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="5" t="s">
+      <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>4844.634229052915</v>
+        <v>1549.3831845176933</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2887.135206849115</v>
+        <v>1363.5574428680943</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5187.199833104214</v>
+        <v>4541.7140336928915</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5808.626523553095</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>5141.163060936894</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>18727.59579255934</v>
+        <v>12595.817722015574</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="5" t="s">
+      <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>6336.284891338283</v>
+        <v>7209.168245260202</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10373.683708382514</v>
+        <v>7645.099282197644</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9120.788660301614</v>
+        <v>6571.2707502613675</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10503.659901357685</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>6153.0660248279855</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>36334.41716138009</v>
+        <v>27578.6043025472</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="5" t="s">
+      <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
-      <c s="1">
+      <c s="2">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>22024.74838459657</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>22115.882474459046</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>26316.11115183842</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>20741.133281388556</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>25221.6100194767</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>20429.43028155007</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>29794.621681432203</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>25758.959719547085</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>103357.09123734388</v>
+        <v>89045.40575694476</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>