--- v7 (2026-05-09)
+++ v8 (2026-05-29)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="24496" windowHeight="15796"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="GrandTotal">Sheet1!$L$7</definedName>
     <definedName name="Quarters">Sheet1!$G$3:$G$6</definedName>
     <definedName name="RegionalSales">Sheet1!$G$2:$K$6</definedName>
     <definedName name="Regions">Sheet1!$H$2:$K$2</definedName>
     <definedName name="TotalByQuarter">Sheet1!$L$3:$L$6</definedName>
     <definedName name="TotalByRegion">Sheet1!$H$7:$K$7</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Q4</t>
   </si>
   <si>
@@ -226,54 +226,54 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
@@ -656,180 +656,180 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
       <c r="G2" s="5"/>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>2</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>3</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>7</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>4</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>7026.103996507566</v>
+        <v>3408.225075367641</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3113.541613388861</v>
+        <v>7890.621608056845</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3035.2266916475187</v>
+        <v>6152.075680349808</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5215.407282142343</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>5663.687087278017</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>18390.279583686286</v>
+        <v>23114.60945105231</v>
       </c>
     </row>
     <row>
       <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>6331.227048173583</v>
+        <v>9217.142567996376</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>8618.934942933956</v>
+        <v>5937.080360911458</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6281.218805948294</v>
+        <v>7330.944428338342</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>9249.323351639861</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>7058.946895961091</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>30480.704148695695</v>
+        <v>29544.11425320727</v>
       </c>
     </row>
     <row>
       <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>1549.3831845176933</v>
+        <v>3815.416264428512</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1363.5574428680943</v>
+        <v>2464.7606069435515</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4541.7140336928915</v>
+        <v>5904.010326885704</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5141.163060936894</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>3005.9058305381727</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>12595.817722015574</v>
+        <v>15190.09302879594</v>
       </c>
     </row>
     <row>
       <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>7209.168245260202</v>
+        <v>7012.512325938215</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7645.099282197644</v>
+        <v>6137.0312208748055</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6571.2707502613675</v>
+        <v>6664.150423156365</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6153.0660248279855</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>7221.274644619457</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>27578.6043025472</v>
+        <v>27034.96861458884</v>
       </c>
     </row>
     <row>
       <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>22115.882474459046</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>23453.296233730747</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>20741.133281388556</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>22429.49379678666</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>20429.43028155007</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>26051.180858730222</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>25758.959719547085</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>22949.81445839674</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>89045.40575694476</v>
+        <v>94883.78534764436</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>