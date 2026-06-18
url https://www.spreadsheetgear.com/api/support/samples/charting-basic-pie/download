--- v8 (2026-05-29)
+++ v9 (2026-06-18)
@@ -226,59 +226,59 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -655,181 +655,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="5"/>
-      <c s="2" t="s">
+      <c r="G2" s="4"/>
+      <c s="1" t="s">
         <v>2</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>3</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>7</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>4</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="4" t="s">
+      <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>3408.225075367641</v>
+        <v>5134.0420915701325</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7890.621608056845</v>
+        <v>3934.079655686242</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6152.075680349808</v>
+        <v>4723.836319008845</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5663.687087278017</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>5040.479766101351</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>23114.60945105231</v>
+        <v>18832.43783236657</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>9217.142567996376</v>
+        <v>5975.9775130731305</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5937.080360911458</v>
+        <v>5695.604821875493</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7330.944428338342</v>
+        <v>5811.80354187098</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7058.946895961091</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>4920.422321190985</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>29544.11425320727</v>
+        <v>22403.80819801059</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="4" t="s">
+      <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>3815.416264428512</v>
+        <v>5707.478885191678</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2464.7606069435515</v>
+        <v>4696.033886366888</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5904.010326885704</v>
+        <v>5510.625372906287</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3005.9058305381727</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>5957.58774300946</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>15190.09302879594</v>
+        <v>21871.725887474313</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="4" t="s">
+      <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>7012.512325938215</v>
+        <v>7843.892229273618</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6137.0312208748055</v>
+        <v>9728.248183101025</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6664.150423156365</v>
+        <v>7824.619879861671</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7221.274644619457</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>10521.860843020972</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>27034.96861458884</v>
+        <v>35918.62113525729</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="4" t="s">
+      <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
-      <c s="1">
+      <c s="2">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>23453.296233730747</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>24661.39071910856</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>22429.49379678666</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>24053.966547029646</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>26051.180858730222</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>23870.885113647782</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>22949.81445839674</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>26440.350673322766</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>94883.78534764436</v>
+        <v>99026.59305310875</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>