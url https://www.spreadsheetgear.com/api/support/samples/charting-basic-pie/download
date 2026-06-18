--- v9 (2026-06-18)
+++ v10 (2026-06-18)
@@ -226,54 +226,54 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
@@ -656,180 +656,180 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
       <c r="G2" s="4"/>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>2</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>3</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>7</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>4</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>5134.0420915701325</v>
+        <v>7643.092444704382</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3934.079655686242</v>
+        <v>7159.0873573950885</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4723.836319008845</v>
+        <v>3942.8911413333285</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5040.479766101351</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>7260.5866122635125</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>18832.43783236657</v>
+        <v>26005.65755569631</v>
       </c>
     </row>
     <row>
       <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>5975.9775130731305</v>
+        <v>7800.471327591623</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5695.604821875493</v>
+        <v>5961.711283270972</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5811.80354187098</v>
+        <v>8854.994804776285</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4920.422321190985</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>6179.458437111952</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>22403.80819801059</v>
+        <v>28796.63585275083</v>
       </c>
     </row>
     <row>
       <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>5707.478885191678</v>
+        <v>4867.425086900215</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4696.033886366888</v>
+        <v>4208.575938478427</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5510.625372906287</v>
+        <v>3038.043181722973</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5957.58774300946</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>2921.5825930230367</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>21871.725887474313</v>
+        <v>15035.626800124652</v>
       </c>
     </row>
     <row>
       <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>7843.892229273618</v>
+        <v>7740.190025040755</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9728.248183101025</v>
+        <v>10163.657184023095</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7824.619879861671</v>
+        <v>6680.719337091067</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10521.860843020972</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>9391.126378776162</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>35918.62113525729</v>
+        <v>33975.69292493108</v>
       </c>
     </row>
     <row>
       <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>24661.39071910856</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>28051.17888423698</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>24053.966547029646</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>27493.031763167586</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>23870.885113647782</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>22516.64846492365</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>26440.350673322766</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>25752.754021174664</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>99026.59305310875</v>
+        <v>103813.61313350288</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>