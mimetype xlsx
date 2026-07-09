--- v10 (2026-06-18)
+++ v11 (2026-07-09)
@@ -226,59 +226,59 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -655,181 +655,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="4"/>
-      <c s="2" t="s">
+      <c r="G2" s="5"/>
+      <c s="1" t="s">
         <v>2</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>3</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>7</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>4</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="5" t="s">
+      <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>7643.092444704382</v>
+        <v>6747.832541009228</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7159.0873573950885</v>
+        <v>7404.351643079814</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3942.8911413333285</v>
+        <v>7672.961221295382</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7260.5866122635125</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>5718.058381999246</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>26005.65755569631</v>
+        <v>27543.203787383667</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="5" t="s">
+      <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>7800.471327591623</v>
+        <v>8768.685499456</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5961.711283270972</v>
+        <v>6731.050321459503</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>8854.994804776285</v>
+        <v>9003.269064044718</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6179.458437111952</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>9395.143786526827</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>28796.63585275083</v>
+        <v>33898.14867148705</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="5" t="s">
+      <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>4867.425086900215</v>
+        <v>3336.575977509785</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4208.575938478427</v>
+        <v>3730.0857446988357</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3038.043181722973</v>
+        <v>5166.084749339705</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2921.5825930230367</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>3264.3801508805473</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>15035.626800124652</v>
+        <v>15497.126622428874</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="5" t="s">
+      <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>7740.190025040755</v>
+        <v>8396.019785557635</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10163.657184023095</v>
+        <v>6508.928805576416</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6680.719337091067</v>
+        <v>6718.645934782933</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9391.126378776162</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>10382.331704117165</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>33975.69292493108</v>
+        <v>32005.92623003415</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="5" t="s">
+      <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
-      <c s="1">
+      <c s="2">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>28051.17888423698</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>27249.113803532644</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>27493.031763167586</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>24374.416514814566</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>22516.64846492365</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>28560.960969462736</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>25752.754021174664</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>28759.914023523786</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>103813.61313350288</v>
+        <v>108944.40531133374</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>