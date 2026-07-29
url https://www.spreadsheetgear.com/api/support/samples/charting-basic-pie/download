--- v11 (2026-07-09)
+++ v12 (2026-07-29)
@@ -231,54 +231,54 @@
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -655,181 +655,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="5"/>
+      <c r="G2" s="4"/>
       <c s="1" t="s">
         <v>2</v>
       </c>
       <c s="1" t="s">
         <v>3</v>
       </c>
       <c s="1" t="s">
         <v>7</v>
       </c>
       <c s="1" t="s">
         <v>4</v>
       </c>
       <c s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="4" t="s">
+      <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>6747.832541009228</v>
+        <v>4559.434233473226</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7404.351643079814</v>
+        <v>6877.591283014454</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7672.961221295382</v>
+        <v>5915.192844060068</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5718.058381999246</v>
+        <v>7956.493964955517</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>27543.203787383667</v>
+        <v>25308.712325503264</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>8768.685499456</v>
+        <v>9122.186822523578</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6731.050321459503</v>
+        <v>4954.6870752477125</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>9003.269064044718</v>
+        <v>9063.944913093066</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>9395.143786526827</v>
+        <v>6380.078346958509</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>33898.14867148705</v>
+        <v>29520.897157822867</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="4" t="s">
+      <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>3336.575977509785</v>
+        <v>1486.3901639421097</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3730.0857446988357</v>
+        <v>5302.797784121038</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5166.084749339705</v>
+        <v>2925.8488401995687</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3264.3801508805473</v>
+        <v>1028.0125860066382</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>15497.126622428874</v>
+        <v>10743.049374269354</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="4" t="s">
+      <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>8396.019785557635</v>
+        <v>8374.2682981214</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6508.928805576416</v>
+        <v>9258.016047073916</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6718.645934782933</v>
+        <v>8843.87939632758</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10382.331704117165</v>
+        <v>7525.599085369676</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>32005.92623003415</v>
+        <v>34001.76282689258</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="4" t="s">
+      <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>27249.113803532644</v>
+        <v>23542.279518060313</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>24374.416514814566</v>
+        <v>26393.092189457122</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>28560.960969462736</v>
+        <v>26748.86599368028</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>28759.914023523786</v>
+        <v>22890.183983290342</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>108944.40531133374</v>
+        <v>99574.42168448806</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>