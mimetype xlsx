--- v12 (2026-07-29)
+++ v13 (2026-08-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="24496" windowHeight="15796"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="GrandTotal">Sheet1!$L$7</definedName>
     <definedName name="Quarters">Sheet1!$G$3:$G$6</definedName>
     <definedName name="RegionalSales">Sheet1!$G$2:$K$6</definedName>
     <definedName name="Regions">Sheet1!$H$2:$K$2</definedName>
     <definedName name="TotalByQuarter">Sheet1!$L$3:$L$6</definedName>
     <definedName name="TotalByRegion">Sheet1!$H$7:$K$7</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Q4</t>
   </si>
   <si>
@@ -231,54 +231,54 @@
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -655,181 +655,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="4"/>
+      <c r="G2" s="5"/>
       <c s="1" t="s">
         <v>2</v>
       </c>
       <c s="1" t="s">
         <v>3</v>
       </c>
       <c s="1" t="s">
         <v>7</v>
       </c>
       <c s="1" t="s">
         <v>4</v>
       </c>
       <c s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="5" t="s">
+      <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>4559.434233473226</v>
+        <v>6747.379240843331</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6877.591283014454</v>
+        <v>3066.436035119257</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5915.192844060068</v>
+        <v>6740.942471573896</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7956.493964955517</v>
+        <v>6261.443238275027</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>25308.712325503264</v>
+        <v>22816.200985811513</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="5" t="s">
+      <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>9122.186822523578</v>
+        <v>6143.992705343602</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4954.6870752477125</v>
+        <v>9473.641550350028</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>9063.944913093066</v>
+        <v>9430.731669028035</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6380.078346958509</v>
+        <v>6261.977806077408</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>29520.897157822867</v>
+        <v>31310.34373079907</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="5" t="s">
+      <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>1486.3901639421097</v>
+        <v>3794.3337120754964</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5302.797784121038</v>
+        <v>5049.285423221618</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2925.8488401995687</v>
+        <v>5011.0862767656345</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1028.0125860066382</v>
+        <v>3025.31234912378</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>10743.049374269354</v>
+        <v>16880.01776118653</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="5" t="s">
+      <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>8374.2682981214</v>
+        <v>8738.219709914329</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9258.016047073916</v>
+        <v>10790.804100986425</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>8843.87939632758</v>
+        <v>9857.481513071201</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7525.599085369676</v>
+        <v>7980.2823290576525</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>34001.76282689258</v>
+        <v>37366.787653029605</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="5" t="s">
+      <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>23542.279518060313</v>
+        <v>25423.92536817676</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>26393.092189457122</v>
+        <v>28380.167109677328</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>26748.86599368028</v>
+        <v>31040.241930438766</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>22890.183983290342</v>
+        <v>23529.01572253387</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>99574.42168448806</v>
+        <v>108373.35013082673</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>