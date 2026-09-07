--- v13 (2026-08-18)
+++ v14 (2026-09-07)
@@ -226,59 +226,59 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -655,181 +655,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="5"/>
-      <c s="1" t="s">
+      <c r="G2" s="4"/>
+      <c s="2" t="s">
         <v>2</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>3</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>7</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>4</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="4" t="s">
+      <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>6747.379240843331</v>
+        <v>6864.698805731965</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3066.436035119257</v>
+        <v>4151.44307340906</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6740.942471573896</v>
+        <v>7172.164298118863</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6261.443238275027</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>4267.308135008043</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>22816.200985811513</v>
+        <v>22455.61431226793</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>6143.992705343602</v>
+        <v>8669.9353512017</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>9473.641550350028</v>
+        <v>5355.011978256824</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>9430.731669028035</v>
+        <v>7181.795678036955</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6261.977806077408</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>5328.610073111257</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>31310.34373079907</v>
+        <v>26535.353080606736</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="4" t="s">
+      <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>3794.3337120754964</v>
+        <v>5407.741131569925</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5049.285423221618</v>
+        <v>5942.901161306024</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5011.0862767656345</v>
+        <v>4802.189667626177</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3025.31234912378</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>5191.602084503843</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>16880.01776118653</v>
+        <v>21344.434045005968</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="4" t="s">
+      <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>8738.219709914329</v>
+        <v>9831.155345241104</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10790.804100986425</v>
+        <v>6009.289445551511</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9857.481513071201</v>
+        <v>6207.010086208826</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7980.2823290576525</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>8934.457829688308</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>37366.787653029605</v>
+        <v>30981.91270668975</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="4" t="s">
+      <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>25423.92536817676</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>30773.530633744696</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>28380.167109677328</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>21458.64565852342</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>31040.241930438766</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>25363.15972999082</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>23529.01572253387</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>23721.97812231145</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>108373.35013082673</v>
+        <v>101317.31414457038</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>