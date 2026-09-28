--- v12 (2026-09-07)
+++ v13 (2026-09-28)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.84.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="24496" windowHeight="15796"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="GrandTotal">Sheet1!$L$7</definedName>
     <definedName name="Quarters">Sheet1!$G$3:$G$6</definedName>
     <definedName name="RegionalSales">Sheet1!$G$2:$K$6</definedName>
     <definedName name="Regions">Sheet1!$H$2:$K$2</definedName>
     <definedName name="TotalByQuarter">Sheet1!$L$3:$L$6</definedName>
     <definedName name="TotalByRegion">Sheet1!$H$7:$K$7</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Q4</t>
   </si>
   <si>
@@ -226,54 +226,54 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
@@ -688,180 +688,180 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
       <c r="G2" s="5"/>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>2</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>3</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>7</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>4</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>7842.9643418111555</v>
+        <v>6844.280172370285</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6053.278662114804</v>
+        <v>3969.8613943481682</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6268.796229542015</v>
+        <v>5647.1439273928345</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6221.358848695549</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>5848.254316013717</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>26386.398082163523</v>
+        <v>22309.539810125007</v>
       </c>
     </row>
     <row>
       <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>5124.748334894649</v>
+        <v>6799.316640837587</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6535.149685324309</v>
+        <v>7580.760259390836</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6900.037645317874</v>
+        <v>6386.629084770926</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6873.43422041027</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>9318.6610886038</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>25433.369885947104</v>
+        <v>30085.36707360315</v>
       </c>
     </row>
     <row>
       <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>3080.6981049885076</v>
+        <v>4563.650634823028</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5354.2672395075015</v>
+        <v>3954.972163211722</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5540.011751870207</v>
+        <v>4934.3848310953745</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4333.339930803767</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>5149.101856110913</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>18308.317027169982</v>
+        <v>18602.10948524104</v>
       </c>
     </row>
     <row>
       <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>6685.764001628395</v>
+        <v>9505.316826710621</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10488.717621128666</v>
+        <v>9402.363109376645</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7397.337658196607</v>
+        <v>6111.198128605383</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10660.230932991239</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>7463.236297973997</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>35232.05021394491</v>
+        <v>32482.114362666653</v>
       </c>
     </row>
     <row>
       <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>22734.174783322705</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>27712.56427474152</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>28431.413208075282</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>24907.956926327373</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>26106.183284926705</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>23079.35597186452</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>28088.363932900826</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>27779.253558702425</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>105360.13520922551</v>
+        <v>103479.13073163584</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>