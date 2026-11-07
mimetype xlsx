--- v13 (2026-09-28)
+++ v14 (2026-11-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.84.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.85.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="24496" windowHeight="15796"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="GrandTotal">Sheet1!$L$7</definedName>
     <definedName name="Quarters">Sheet1!$G$3:$G$6</definedName>
     <definedName name="RegionalSales">Sheet1!$G$2:$K$6</definedName>
     <definedName name="Regions">Sheet1!$H$2:$K$2</definedName>
     <definedName name="TotalByQuarter">Sheet1!$L$3:$L$6</definedName>
     <definedName name="TotalByRegion">Sheet1!$H$7:$K$7</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Q4</t>
   </si>
   <si>
@@ -231,54 +231,54 @@
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -687,181 +687,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="5"/>
+      <c r="G2" s="4"/>
       <c s="2" t="s">
         <v>2</v>
       </c>
       <c s="2" t="s">
         <v>3</v>
       </c>
       <c s="2" t="s">
         <v>7</v>
       </c>
       <c s="2" t="s">
         <v>4</v>
       </c>
       <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="4" t="s">
+      <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>6844.280172370285</v>
+        <v>6643.002365167178</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3969.8613943481682</v>
+        <v>5614.803934198107</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5647.1439273928345</v>
+        <v>4142.360591569957</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5848.254316013717</v>
+        <v>3163.2333202724203</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>22309.539810125007</v>
+        <v>19563.400211207663</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>6799.316640837587</v>
+        <v>7138.487931561691</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7580.760259390836</v>
+        <v>7551.936783001556</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6386.629084770926</v>
+        <v>7084.776955923393</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>9318.6610886038</v>
+        <v>6419.033365137373</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>30085.36707360315</v>
+        <v>28194.235035624013</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="4" t="s">
+      <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>4563.650634823028</v>
+        <v>1777.1596788376778</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3954.972163211722</v>
+        <v>1458.3330399617935</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4934.3848310953745</v>
+        <v>4570.081076127413</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5149.101856110913</v>
+        <v>5159.043242387664</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>18602.10948524104</v>
+        <v>12964.617037314547</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="4" t="s">
+      <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>9505.316826710621</v>
+        <v>9001.816930172421</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9402.363109376645</v>
+        <v>8306.428148265728</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6111.198128605383</v>
+        <v>6370.116345815239</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7463.236297973997</v>
+        <v>7000.848663446074</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>32482.114362666653</v>
+        <v>30679.210087699463</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="4" t="s">
+      <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>27712.56427474152</v>
+        <v>24560.46690573897</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>24907.956926327373</v>
+        <v>22931.501905427183</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>23079.35597186452</v>
+        <v>22167.334969436</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>27779.253558702425</v>
+        <v>21742.158591243533</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>103479.13073163584</v>
+        <v>91401.46237184569</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>