--- v4 (2026-03-30)
+++ v5 (2026-04-21)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.52.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="24496" windowHeight="15796"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="GrandTotal">Sheet1!$L$7</definedName>
     <definedName name="Quarters">Sheet1!$G$3:$G$6</definedName>
     <definedName name="RegionalSales">Sheet1!$G$2:$K$6</definedName>
     <definedName name="Regions">Sheet1!$H$2:$K$2</definedName>
     <definedName name="TotalByQuarter">Sheet1!$L$3:$L$6</definedName>
     <definedName name="TotalByRegion">Sheet1!$H$7:$K$7</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Q4</t>
   </si>
   <si>
@@ -231,54 +231,54 @@
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -687,181 +687,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="5"/>
+      <c r="G2" s="4"/>
       <c s="1" t="s">
         <v>2</v>
       </c>
       <c s="1" t="s">
         <v>3</v>
       </c>
       <c s="1" t="s">
         <v>7</v>
       </c>
       <c s="1" t="s">
         <v>4</v>
       </c>
       <c s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="4" t="s">
+      <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>7132.909413862724</v>
+        <v>5899.200889667574</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7502.860463014828</v>
+        <v>7573.886991939023</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7177.691041879514</v>
+        <v>3306.8424644355173</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3736.228834650445</v>
+        <v>5691.74798155023</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>25549.689753407514</v>
+        <v>22471.678327592344</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>6763.576505707326</v>
+        <v>6653.540260634209</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>9158.689675309332</v>
+        <v>9215.594043798461</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7190.937989986577</v>
+        <v>7857.450997668053</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4812.22054757622</v>
+        <v>5721.370167708055</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>27925.424718579456</v>
+        <v>29447.955469808774</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="4" t="s">
+      <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>5501.812612539231</v>
+        <v>5768.695155584477</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2580.1647177200894</v>
+        <v>5470.463024883644</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4583.799216224048</v>
+        <v>3792.3391869834813</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1348.6146367530152</v>
+        <v>5769.731728262956</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>14014.391183236383</v>
+        <v>20801.22909571456</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="4" t="s">
+      <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>10737.474269645187</v>
+        <v>7197.792921203535</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10512.749724104127</v>
+        <v>9776.728329534839</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>8174.464630200826</v>
+        <v>10564.760427948906</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7068.557699984552</v>
+        <v>8140.888182748548</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>36493.24632393469</v>
+        <v>35680.169861435825</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="4" t="s">
+      <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>30135.77280175447</v>
+        <v>25519.229227089792</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>29754.46458014838</v>
+        <v>32036.672390155967</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>27126.892878290964</v>
+        <v>25521.39307703596</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>16965.62171896423</v>
+        <v>25323.738060269792</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>103982.75197915806</v>
+        <v>108401.0327545515</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>