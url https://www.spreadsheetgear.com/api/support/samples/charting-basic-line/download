--- v5 (2026-04-21)
+++ v6 (2026-05-19)
@@ -710,158 +710,158 @@
   <sheetData>
     <row r="2">
       <c r="G2" s="4"/>
       <c s="1" t="s">
         <v>2</v>
       </c>
       <c s="1" t="s">
         <v>3</v>
       </c>
       <c s="1" t="s">
         <v>7</v>
       </c>
       <c s="1" t="s">
         <v>4</v>
       </c>
       <c s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>5899.200889667574</v>
+        <v>7109.93590596696</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7573.886991939023</v>
+        <v>3324.6028654906577</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3306.8424644355173</v>
+        <v>4257.848702227191</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5691.74798155023</v>
+        <v>3378.2593704264013</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>22471.678327592344</v>
+        <v>18070.64684411121</v>
       </c>
     </row>
     <row>
       <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>6653.540260634209</v>
+        <v>5166.470579853309</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>9215.594043798461</v>
+        <v>8975.935786376422</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7857.450997668053</v>
+        <v>5947.670692041978</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5721.370167708055</v>
+        <v>7305.815118216319</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>29447.955469808774</v>
+        <v>27395.89217648803</v>
       </c>
     </row>
     <row>
       <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>5768.695155584477</v>
+        <v>5353.309042350193</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5470.463024883644</v>
+        <v>2783.1040840997493</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3792.3391869834813</v>
+        <v>3966.5205194897303</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5769.731728262956</v>
+        <v>1464.9569599052716</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>20801.22909571456</v>
+        <v>13567.890605844945</v>
       </c>
     </row>
     <row>
       <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>7197.792921203535</v>
+        <v>7967.57240510177</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9776.728329534839</v>
+        <v>10417.32557463356</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10564.760427948906</v>
+        <v>6077.330292028175</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>8140.888182748548</v>
+        <v>10642.954576629156</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>35680.169861435825</v>
+        <v>35105.182848392666</v>
       </c>
     </row>
     <row>
       <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>25519.229227089792</v>
+        <v>25597.28793327223</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>32036.672390155967</v>
+        <v>25500.968310600387</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>25521.39307703596</v>
+        <v>20249.370205787076</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>25323.738060269792</v>
+        <v>22791.986025177146</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>108401.0327545515</v>
+        <v>94139.61247483685</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>