--- v6 (2026-05-19)
+++ v7 (2026-06-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="24496" windowHeight="15796"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="GrandTotal">Sheet1!$L$7</definedName>
     <definedName name="Quarters">Sheet1!$G$3:$G$6</definedName>
     <definedName name="RegionalSales">Sheet1!$G$2:$K$6</definedName>
     <definedName name="Regions">Sheet1!$H$2:$K$2</definedName>
     <definedName name="TotalByQuarter">Sheet1!$L$3:$L$6</definedName>
     <definedName name="TotalByRegion">Sheet1!$H$7:$K$7</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Q4</t>
   </si>
   <si>
@@ -226,54 +226,54 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
@@ -688,180 +688,180 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
       <c r="G2" s="4"/>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>2</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>3</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>7</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>4</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>7109.93590596696</v>
+        <v>7595.132447166521</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3324.6028654906577</v>
+        <v>5883.0726357584035</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4257.848702227191</v>
+        <v>7951.780935606851</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3378.2593704264013</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>4557.191964762707</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>18070.64684411121</v>
+        <v>25987.17798329448</v>
       </c>
     </row>
     <row>
       <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>5166.470579853309</v>
+        <v>5709.998697591673</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>8975.935786376422</v>
+        <v>5679.178548531223</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5947.670692041978</v>
+        <v>7176.438313617373</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7305.815118216319</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>8298.180661073806</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>27395.89217648803</v>
+        <v>26863.796220814074</v>
       </c>
     </row>
     <row>
       <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>5353.309042350193</v>
+        <v>1957.610841611154</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2783.1040840997493</v>
+        <v>1463.1509979182492</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3966.5205194897303</v>
+        <v>3934.5508198467883</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1464.9569599052716</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>5401.156606916148</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>13567.890605844945</v>
+        <v>12756.46926629234</v>
       </c>
     </row>
     <row>
       <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>7967.57240510177</v>
+        <v>7200.064805774361</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10417.32557463356</v>
+        <v>8682.806782972706</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6077.330292028175</v>
+        <v>7645.693919159741</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10642.954576629156</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>8863.97190394426</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>35105.182848392666</v>
+        <v>32392.53741185107</v>
       </c>
     </row>
     <row>
       <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>25597.28793327223</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>22462.80679214371</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>25500.968310600387</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>21708.20896518058</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>20249.370205787076</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>26708.463988230753</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>22791.986025177146</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>27120.501136696923</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>94139.61247483685</v>
+        <v>97999.98088225197</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>