--- v7 (2026-06-19)
+++ v8 (2026-07-09)
@@ -226,59 +226,59 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -687,181 +687,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="4"/>
-      <c s="2" t="s">
+      <c r="G2" s="5"/>
+      <c s="1" t="s">
         <v>2</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>3</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>7</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>4</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="5" t="s">
+      <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>7595.132447166521</v>
+        <v>5759.167104878265</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5883.0726357584035</v>
+        <v>6363.014646843121</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7951.780935606851</v>
+        <v>5030.919134200899</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4557.191964762707</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>7414.662984180797</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>25987.17798329448</v>
+        <v>24567.76387010308</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="5" t="s">
+      <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>5709.998697591673</v>
+        <v>8162.931871367809</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5679.178548531223</v>
+        <v>9287.372972804384</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7176.438313617373</v>
+        <v>8463.495508984346</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>8298.180661073806</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>4876.751850656038</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>26863.796220814074</v>
+        <v>30790.552203812575</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="5" t="s">
+      <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>1957.610841611154</v>
+        <v>5101.238346089482</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1463.1509979182492</v>
+        <v>4850.585298353368</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3934.5508198467883</v>
+        <v>5144.936894378168</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5401.156606916148</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>4675.816234588418</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>12756.46926629234</v>
+        <v>19772.576773409437</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="5" t="s">
+      <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>7200.064805774361</v>
+        <v>6320.901350418201</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>8682.806782972706</v>
+        <v>6623.015356111636</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7645.693919159741</v>
+        <v>6888.480730011159</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>8863.97190394426</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>8883.764449063456</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>32392.53741185107</v>
+        <v>28716.16188560445</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="5" t="s">
+      <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
-      <c s="1">
+      <c s="2">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>22462.80679214371</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>25344.238672753756</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>21708.20896518058</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>27123.988274112507</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>26708.463988230753</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>25527.832267574573</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>27120.501136696923</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>25850.99551848871</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>97999.98088225197</v>
+        <v>103847.05473292955</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>