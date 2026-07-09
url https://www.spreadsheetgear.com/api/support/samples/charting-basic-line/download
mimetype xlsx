--- v8 (2026-07-09)
+++ v9 (2026-07-09)
@@ -226,54 +226,54 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
@@ -688,180 +688,180 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
       <c r="G2" s="5"/>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>2</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>3</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>7</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>4</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>5759.167104878265</v>
+        <v>3819.401438599572</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6363.014646843121</v>
+        <v>6548.339385405819</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5030.919134200899</v>
+        <v>7858.580382977604</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7414.662984180797</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>5982.349014922505</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>24567.76387010308</v>
+        <v>24208.6702219055</v>
       </c>
     </row>
     <row>
       <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>8162.931871367809</v>
+        <v>7683.5221165155535</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>9287.372972804384</v>
+        <v>6021.593643950494</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>8463.495508984346</v>
+        <v>7849.271267686391</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4876.751850656038</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>6731.469274511486</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>30790.552203812575</v>
+        <v>28285.856302663924</v>
       </c>
     </row>
     <row>
       <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>5101.238346089482</v>
+        <v>5889.445544303706</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4850.585298353368</v>
+        <v>5250.437927212989</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5144.936894378168</v>
+        <v>5585.949970187077</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4675.816234588418</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>1151.526985934236</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>19772.576773409437</v>
+        <v>17877.36042763801</v>
       </c>
     </row>
     <row>
       <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>6320.901350418201</v>
+        <v>7821.9665271471895</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6623.015356111636</v>
+        <v>8810.359994382452</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6888.480730011159</v>
+        <v>7968.728111316706</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>8883.764449063456</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>10919.46161122752</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>28716.16188560445</v>
+        <v>35520.516244073864</v>
       </c>
     </row>
     <row>
       <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>25344.238672753756</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>25214.33562656602</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>27123.988274112507</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>26630.730950951754</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>25527.832267574573</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>29262.52973216778</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>25850.99551848871</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>24784.806886595747</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>103847.05473292955</v>
+        <v>105892.4031962813</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>