--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -710,158 +710,158 @@
   <sheetData>
     <row r="2">
       <c r="G2" s="5"/>
       <c s="2" t="s">
         <v>2</v>
       </c>
       <c s="2" t="s">
         <v>3</v>
       </c>
       <c s="2" t="s">
         <v>7</v>
       </c>
       <c s="2" t="s">
         <v>4</v>
       </c>
       <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>3819.401438599572</v>
+        <v>6134.638463579149</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6548.339385405819</v>
+        <v>6844.084753507283</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7858.580382977604</v>
+        <v>5973.123561981969</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5982.349014922505</v>
+        <v>7856.9231560322205</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>24208.6702219055</v>
+        <v>26808.769935100623</v>
       </c>
     </row>
     <row>
       <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>7683.5221165155535</v>
+        <v>6976.198696868779</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6021.593643950494</v>
+        <v>8189.183792491591</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7849.271267686391</v>
+        <v>5484.479337068676</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6731.469274511486</v>
+        <v>4625.689057809315</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>28285.856302663924</v>
+        <v>25275.55088423836</v>
       </c>
     </row>
     <row>
       <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>5889.445544303706</v>
+        <v>2908.213557279943</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5250.437927212989</v>
+        <v>2917.492815227848</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5585.949970187077</v>
+        <v>5382.427613359985</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1151.526985934236</v>
+        <v>5658.337703786883</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>17877.36042763801</v>
+        <v>16866.47168965466</v>
       </c>
     </row>
     <row>
       <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>7821.9665271471895</v>
+        <v>7383.549698235451</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>8810.359994382452</v>
+        <v>6486.7654544544075</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7968.728111316706</v>
+        <v>6377.080409985404</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10919.46161122752</v>
+        <v>6916.66730034234</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>35520.516244073864</v>
+        <v>27164.0628630176</v>
       </c>
     </row>
     <row>
       <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>25214.33562656602</v>
+        <v>23402.600415963323</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>26630.730950951754</v>
+        <v>24437.52681568113</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>29262.52973216778</v>
+        <v>23217.110922396034</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>24784.806886595747</v>
+        <v>25057.617217970757</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>105892.4031962813</v>
+        <v>96114.85537201125</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>