--- v10 (2026-07-29)
+++ v11 (2026-08-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="24496" windowHeight="15796"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="GrandTotal">Sheet1!$L$7</definedName>
     <definedName name="Quarters">Sheet1!$G$3:$G$6</definedName>
     <definedName name="RegionalSales">Sheet1!$G$2:$K$6</definedName>
     <definedName name="Regions">Sheet1!$H$2:$K$2</definedName>
     <definedName name="TotalByQuarter">Sheet1!$L$3:$L$6</definedName>
     <definedName name="TotalByRegion">Sheet1!$H$7:$K$7</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Q4</t>
   </si>
   <si>
@@ -710,158 +710,158 @@
   <sheetData>
     <row r="2">
       <c r="G2" s="5"/>
       <c s="2" t="s">
         <v>2</v>
       </c>
       <c s="2" t="s">
         <v>3</v>
       </c>
       <c s="2" t="s">
         <v>7</v>
       </c>
       <c s="2" t="s">
         <v>4</v>
       </c>
       <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>6134.638463579149</v>
+        <v>6400.381642440653</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6844.084753507283</v>
+        <v>3348.0203362730363</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5973.123561981969</v>
+        <v>3611.0785978127265</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7856.9231560322205</v>
+        <v>3184.315018142236</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>26808.769935100623</v>
+        <v>16543.795594668652</v>
       </c>
     </row>
     <row>
       <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>6976.198696868779</v>
+        <v>8669.01402297524</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>8189.183792491591</v>
+        <v>6949.374725080018</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5484.479337068676</v>
+        <v>8582.436955917896</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4625.689057809315</v>
+        <v>5857.484506201341</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>25275.55088423836</v>
+        <v>30058.310210174495</v>
       </c>
     </row>
     <row>
       <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>2908.213557279943</v>
+        <v>1902.358802976475</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2917.492815227848</v>
+        <v>5102.365446159526</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5382.427613359985</v>
+        <v>1512.547265962895</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5658.337703786883</v>
+        <v>1858.586487859334</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>16866.47168965466</v>
+        <v>10375.85800295823</v>
       </c>
     </row>
     <row>
       <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>7383.549698235451</v>
+        <v>10293.306920954237</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6486.7654544544075</v>
+        <v>9150.36304172874</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6377.080409985404</v>
+        <v>9682.07034218969</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6916.66730034234</v>
+        <v>10743.560580596259</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>27164.0628630176</v>
+        <v>39869.300885468925</v>
       </c>
     </row>
     <row>
       <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>23402.600415963323</v>
+        <v>27265.061389346607</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>24437.52681568113</v>
+        <v>24550.123549241318</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>23217.110922396034</v>
+        <v>23388.13316188321</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>25057.617217970757</v>
+        <v>21643.94659279917</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>96114.85537201125</v>
+        <v>96847.26469327029</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>