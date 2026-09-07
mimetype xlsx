--- v11 (2026-08-18)
+++ v12 (2026-09-07)
@@ -226,54 +226,54 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
@@ -688,180 +688,180 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
       <c r="G2" s="5"/>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>2</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>3</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>7</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>4</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>6400.381642440653</v>
+        <v>7842.9643418111555</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3348.0203362730363</v>
+        <v>6053.278662114804</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3611.0785978127265</v>
+        <v>6268.796229542015</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3184.315018142236</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>6221.358848695549</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>16543.795594668652</v>
+        <v>26386.398082163523</v>
       </c>
     </row>
     <row>
       <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>8669.01402297524</v>
+        <v>5124.748334894649</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6949.374725080018</v>
+        <v>6535.149685324309</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>8582.436955917896</v>
+        <v>6900.037645317874</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5857.484506201341</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>6873.43422041027</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>30058.310210174495</v>
+        <v>25433.369885947104</v>
       </c>
     </row>
     <row>
       <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>1902.358802976475</v>
+        <v>3080.6981049885076</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5102.365446159526</v>
+        <v>5354.2672395075015</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1512.547265962895</v>
+        <v>5540.011751870207</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1858.586487859334</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>4333.339930803767</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>10375.85800295823</v>
+        <v>18308.317027169982</v>
       </c>
     </row>
     <row>
       <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>10293.306920954237</v>
+        <v>6685.764001628395</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9150.36304172874</v>
+        <v>10488.717621128666</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9682.07034218969</v>
+        <v>7397.337658196607</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10743.560580596259</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>10660.230932991239</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>39869.300885468925</v>
+        <v>35232.05021394491</v>
       </c>
     </row>
     <row>
       <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
-      <c s="1">
+      <c s="2">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>27265.061389346607</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>22734.174783322705</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>24550.123549241318</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>28431.413208075282</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>23388.13316188321</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>26106.183284926705</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>21643.94659279917</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>28088.363932900826</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>96847.26469327029</v>
+        <v>105360.13520922551</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>