--- v14 (2026-09-07)
+++ v15 (2026-09-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.84.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="24496" windowHeight="15796"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="GrandTotal">Sheet1!$L$7</definedName>
     <definedName name="Quarters">Sheet1!$G$3:$G$6</definedName>
     <definedName name="RegionalSales">Sheet1!$G$2:$K$6</definedName>
     <definedName name="Regions">Sheet1!$H$2:$K$2</definedName>
     <definedName name="TotalByQuarter">Sheet1!$L$3:$L$6</definedName>
     <definedName name="TotalByRegion">Sheet1!$H$7:$K$7</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Q4</t>
   </si>
   <si>
@@ -226,59 +226,59 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -765,181 +765,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="5"/>
-      <c s="2" t="s">
+      <c r="G2" s="4"/>
+      <c s="1" t="s">
         <v>2</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>3</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>7</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>4</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="4" t="s">
+      <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>4112.990244197212</v>
+        <v>3160.2977283298255</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6063.23347306888</v>
+        <v>3362.2103924760413</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5396.740692202601</v>
+        <v>7915.645870994658</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3088.5073709098406</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>5659.827285519665</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>18661.47178037853</v>
+        <v>20097.981277320192</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>6513.785242529411</v>
+        <v>7331.90634295508</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4640.22613844296</v>
+        <v>6269.5117894781415</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7758.297321592214</v>
+        <v>7383.559989945193</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7733.134121380097</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>4677.341007516856</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>26645.442823944686</v>
+        <v>25662.319129895266</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="4" t="s">
+      <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>4779.059883261606</v>
+        <v>2660.906940945308</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1577.3648082603745</v>
+        <v>3572.433310405651</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4952.232315967673</v>
+        <v>1886.0308019226036</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4239.405571153138</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>1606.703246755349</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>15548.062578642792</v>
+        <v>9726.074300028911</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="4" t="s">
+      <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>8979.155192338392</v>
+        <v>8166.676934332132</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7692.056485801938</v>
+        <v>8893.059163335985</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7730.391387830279</v>
+        <v>7044.810531492572</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6428.636433109304</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>10925.065223208649</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>30830.23949907991</v>
+        <v>35029.61185236934</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="4" t="s">
+      <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
-      <c s="1">
+      <c s="2">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>24384.99056232662</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>21319.787946562345</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>19972.88090557415</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>22097.214655695818</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>25837.661717592768</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>24230.04719435503</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>21489.68349655238</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>22868.936763000518</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>91685.21668204592</v>
+        <v>90515.9865596137</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>