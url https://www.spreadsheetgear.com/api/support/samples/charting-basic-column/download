--- v15 (2026-09-27)
+++ v16 (2026-10-18)
@@ -226,54 +226,54 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
@@ -766,180 +766,180 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
       <c r="G2" s="4"/>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>2</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>3</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>7</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>4</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>3160.2977283298255</v>
+        <v>7499.076109466933</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3362.2103924760413</v>
+        <v>6962.764189821253</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7915.645870994658</v>
+        <v>6749.376907707029</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5659.827285519665</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>6199.202613730789</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>20097.981277320192</v>
+        <v>27410.419820726005</v>
       </c>
     </row>
     <row>
       <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>7331.90634295508</v>
+        <v>5594.812063162496</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6269.5117894781415</v>
+        <v>4652.063708185097</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7383.559989945193</v>
+        <v>5708.840253871166</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4677.341007516856</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>8543.497122128161</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>25662.319129895266</v>
+        <v>24499.21314734692</v>
       </c>
     </row>
     <row>
       <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>2660.906940945308</v>
+        <v>5952.001091764049</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3572.433310405651</v>
+        <v>1917.184991391915</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1886.0308019226036</v>
+        <v>4786.959441990354</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1606.703246755349</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>2897.169395065288</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>9726.074300028911</v>
+        <v>15553.314920211607</v>
       </c>
     </row>
     <row>
       <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>8166.676934332132</v>
+        <v>7251.422471966545</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>8893.059163335985</v>
+        <v>10040.398264513497</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7044.810531492572</v>
+        <v>9877.256051211963</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10925.065223208649</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>9841.617216472381</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>35029.61185236934</v>
+        <v>37010.69400416438</v>
       </c>
     </row>
     <row>
       <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>21319.787946562345</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>26297.311736360025</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>22097.214655695818</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>23572.411153911762</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>24230.04719435503</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>27122.432654780514</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>22868.936763000518</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>27481.486347396618</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>90515.9865596137</v>
+        <v>104473.64189244891</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>