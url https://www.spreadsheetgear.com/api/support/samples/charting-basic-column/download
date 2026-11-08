--- v16 (2026-10-18)
+++ v17 (2026-11-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.84.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.85.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="24496" windowHeight="15796"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="GrandTotal">Sheet1!$L$7</definedName>
     <definedName name="Quarters">Sheet1!$G$3:$G$6</definedName>
     <definedName name="RegionalSales">Sheet1!$G$2:$K$6</definedName>
     <definedName name="Regions">Sheet1!$H$2:$K$2</definedName>
     <definedName name="TotalByQuarter">Sheet1!$L$3:$L$6</definedName>
     <definedName name="TotalByRegion">Sheet1!$H$7:$K$7</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Q4</t>
   </si>
   <si>
@@ -231,54 +231,54 @@
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -765,181 +765,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="4"/>
+      <c r="G2" s="5"/>
       <c s="2" t="s">
         <v>2</v>
       </c>
       <c s="2" t="s">
         <v>3</v>
       </c>
       <c s="2" t="s">
         <v>7</v>
       </c>
       <c s="2" t="s">
         <v>4</v>
       </c>
       <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="5" t="s">
+      <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>7499.076109466933</v>
+        <v>5956.39891629671</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6962.764189821253</v>
+        <v>6482.156992238328</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6749.376907707029</v>
+        <v>5900.554935982158</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6199.202613730789</v>
+        <v>7473.39641394124</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>27410.419820726005</v>
+        <v>25812.507258458434</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="5" t="s">
+      <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>5594.812063162496</v>
+        <v>8130.498995677715</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4652.063708185097</v>
+        <v>4950.317010720553</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5708.840253871166</v>
+        <v>8784.364898255371</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>8543.497122128161</v>
+        <v>7477.949390396769</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>24499.21314734692</v>
+        <v>29343.13029505041</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="5" t="s">
+      <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>5952.001091764049</v>
+        <v>1804.5831304305916</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1917.184991391915</v>
+        <v>5425.462455527596</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4786.959441990354</v>
+        <v>2098.979037587329</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2897.169395065288</v>
+        <v>1652.8484616963892</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>15553.314920211607</v>
+        <v>10981.873085241905</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="5" t="s">
+      <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>7251.422471966545</v>
+        <v>6621.374209462835</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10040.398264513497</v>
+        <v>9648.656786784773</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9877.256051211963</v>
+        <v>7135.083561550098</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9841.617216472381</v>
+        <v>7996.041874779322</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>37010.69400416438</v>
+        <v>31401.15643257703</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="5" t="s">
+      <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>26297.311736360025</v>
+        <v>22512.85525186785</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>23572.411153911762</v>
+        <v>26506.59324527125</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>27122.432654780514</v>
+        <v>23918.982433374957</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>27481.486347396618</v>
+        <v>24600.236140813722</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>104473.64189244891</v>
+        <v>97538.66707132779</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>