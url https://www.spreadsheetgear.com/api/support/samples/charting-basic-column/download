--- v4 (2026-03-14)
+++ v5 (2026-04-16)
@@ -788,158 +788,158 @@
   <sheetData>
     <row r="2">
       <c r="G2" s="5"/>
       <c s="2" t="s">
         <v>2</v>
       </c>
       <c s="2" t="s">
         <v>3</v>
       </c>
       <c s="2" t="s">
         <v>7</v>
       </c>
       <c s="2" t="s">
         <v>4</v>
       </c>
       <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>6595.874775616288</v>
+        <v>4053.620623465643</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7252.1396411162195</v>
+        <v>4125.928723179874</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7350.425651157375</v>
+        <v>6519.477898390662</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6285.562135144824</v>
+        <v>7149.872756821172</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>27484.002203034706</v>
+        <v>21848.90000185735</v>
       </c>
     </row>
     <row>
       <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>7697.922070492516</v>
+        <v>7767.845769553607</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6771.757838346677</v>
+        <v>9247.693068126795</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>8611.028170386067</v>
+        <v>5656.104579825903</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5754.248694042666</v>
+        <v>5223.601352305043</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>28834.956773267928</v>
+        <v>27895.24476981135</v>
       </c>
     </row>
     <row>
       <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>1314.3843166205374</v>
+        <v>3499.89388520202</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1626.8507506743813</v>
+        <v>3209.775941180663</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1850.2139578906977</v>
+        <v>1595.115859624138</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2566.30714024621</v>
+        <v>4449.366350078398</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>7357.756165431827</v>
+        <v>12754.15203608522</v>
       </c>
     </row>
     <row>
       <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>6830.298850289646</v>
+        <v>9490.206100325573</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6544.441519535121</v>
+        <v>8724.783243490592</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>8404.588418625235</v>
+        <v>7669.195887052286</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10559.097411462068</v>
+        <v>8616.45351464427</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>32338.42619991207</v>
+        <v>34500.638745512726</v>
       </c>
     </row>
     <row>
       <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>22438.480013018987</v>
+        <v>24811.566378546842</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>22195.189749672398</v>
+        <v>25308.18097597792</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>26216.256198059375</v>
+        <v>21439.89422489299</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>25165.215380895766</v>
+        <v>25439.293973848886</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>96015.14134164652</v>
+        <v>96998.93555326664</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>