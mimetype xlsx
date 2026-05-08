--- v5 (2026-04-16)
+++ v6 (2026-05-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.52.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="24496" windowHeight="15796"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="GrandTotal">Sheet1!$L$7</definedName>
     <definedName name="Quarters">Sheet1!$G$3:$G$6</definedName>
     <definedName name="RegionalSales">Sheet1!$G$2:$K$6</definedName>
     <definedName name="Regions">Sheet1!$H$2:$K$2</definedName>
     <definedName name="TotalByQuarter">Sheet1!$L$3:$L$6</definedName>
     <definedName name="TotalByRegion">Sheet1!$H$7:$K$7</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Q4</t>
   </si>
   <si>
@@ -788,158 +788,158 @@
   <sheetData>
     <row r="2">
       <c r="G2" s="5"/>
       <c s="2" t="s">
         <v>2</v>
       </c>
       <c s="2" t="s">
         <v>3</v>
       </c>
       <c s="2" t="s">
         <v>7</v>
       </c>
       <c s="2" t="s">
         <v>4</v>
       </c>
       <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>4053.620623465643</v>
+        <v>4398.014012943074</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4125.928723179874</v>
+        <v>4669.550602853791</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6519.477898390662</v>
+        <v>6262.882231251796</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7149.872756821172</v>
+        <v>5081.840327919272</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>21848.90000185735</v>
+        <v>20412.287174967933</v>
       </c>
     </row>
     <row>
       <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>7767.845769553607</v>
+        <v>4649.798997216295</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>9247.693068126795</v>
+        <v>8470.32802134782</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5656.104579825903</v>
+        <v>8746.077050631728</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5223.601352305043</v>
+        <v>7626.297672890876</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>27895.24476981135</v>
+        <v>29492.50174208672</v>
       </c>
     </row>
     <row>
       <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>3499.89388520202</v>
+        <v>2799.250091449944</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3209.775941180663</v>
+        <v>2818.0609397916214</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1595.115859624138</v>
+        <v>5408.56536237264</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4449.366350078398</v>
+        <v>2575.216059713145</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>12754.15203608522</v>
+        <v>13601.09245332735</v>
       </c>
     </row>
     <row>
       <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>9490.206100325573</v>
+        <v>6046.594011829955</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>8724.783243490592</v>
+        <v>8304.448028841742</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7669.195887052286</v>
+        <v>10588.030943815564</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>8616.45351464427</v>
+        <v>7354.6482356579845</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>34500.638745512726</v>
+        <v>32293.721220145246</v>
       </c>
     </row>
     <row>
       <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>24811.566378546842</v>
+        <v>17893.65711343927</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>25308.18097597792</v>
+        <v>24262.387592834973</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>21439.89422489299</v>
+        <v>31005.555588071726</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>25439.293973848886</v>
+        <v>22638.002296181276</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>96998.93555326664</v>
+        <v>95799.60259052725</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>