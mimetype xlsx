--- v6 (2026-05-08)
+++ v7 (2026-05-29)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="24496" windowHeight="15796"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="GrandTotal">Sheet1!$L$7</definedName>
     <definedName name="Quarters">Sheet1!$G$3:$G$6</definedName>
     <definedName name="RegionalSales">Sheet1!$G$2:$K$6</definedName>
     <definedName name="Regions">Sheet1!$H$2:$K$2</definedName>
     <definedName name="TotalByQuarter">Sheet1!$L$3:$L$6</definedName>
     <definedName name="TotalByRegion">Sheet1!$H$7:$K$7</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Q4</t>
   </si>
   <si>
@@ -231,54 +231,54 @@
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -765,181 +765,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="5"/>
+      <c r="G2" s="4"/>
       <c s="2" t="s">
         <v>2</v>
       </c>
       <c s="2" t="s">
         <v>3</v>
       </c>
       <c s="2" t="s">
         <v>7</v>
       </c>
       <c s="2" t="s">
         <v>4</v>
       </c>
       <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="4" t="s">
+      <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>4398.014012943074</v>
+        <v>5956.600475886062</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4669.550602853791</v>
+        <v>4319.870661492031</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6262.882231251796</v>
+        <v>3546.121469279832</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5081.840327919272</v>
+        <v>3909.3935993095624</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>20412.287174967933</v>
+        <v>17731.986205967485</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>4649.798997216295</v>
+        <v>5654.06872170166</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>8470.32802134782</v>
+        <v>4774.164696167482</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>8746.077050631728</v>
+        <v>6762.486261421169</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7626.297672890876</v>
+        <v>6823.581353498789</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>29492.50174208672</v>
+        <v>24014.301032789102</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="4" t="s">
+      <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>2799.250091449944</v>
+        <v>5588.392320246184</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2818.0609397916214</v>
+        <v>1035.7985913636094</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5408.56536237264</v>
+        <v>1635.9620966798784</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2575.216059713145</v>
+        <v>3197.4103027697424</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>13601.09245332735</v>
+        <v>11457.563311059414</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="4" t="s">
+      <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>6046.594011829955</v>
+        <v>9562.320945945703</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>8304.448028841742</v>
+        <v>9202.817484252308</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10588.030943815564</v>
+        <v>7560.297053077591</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7354.6482356579845</v>
+        <v>9682.79062362387</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>32293.721220145246</v>
+        <v>36008.22610689947</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="4" t="s">
+      <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>17893.65711343927</v>
+        <v>26761.38246377961</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>24262.387592834973</v>
+        <v>19332.65143327543</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>31005.555588071726</v>
+        <v>19504.866880458474</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>22638.002296181276</v>
+        <v>23613.175879201965</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>95799.60259052725</v>
+        <v>89212.07665671548</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>