--- v7 (2026-05-29)
+++ v8 (2026-06-18)
@@ -226,54 +226,54 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
@@ -766,180 +766,180 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
       <c r="G2" s="4"/>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>2</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>3</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>7</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>4</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>5956.600475886062</v>
+        <v>7329.383369644759</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4319.870661492031</v>
+        <v>3947.0501800338525</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3546.121469279832</v>
+        <v>7468.395611209877</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3909.3935993095624</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>4751.014351153884</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>17731.986205967485</v>
+        <v>23495.843512042375</v>
       </c>
     </row>
     <row>
       <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>5654.06872170166</v>
+        <v>5955.1082021381135</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4774.164696167482</v>
+        <v>7701.16950110672</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6762.486261421169</v>
+        <v>7474.799885111485</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6823.581353498789</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>4903.277609639856</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>24014.301032789102</v>
+        <v>26034.355197996174</v>
       </c>
     </row>
     <row>
       <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>5588.392320246184</v>
+        <v>2396.370181378681</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1035.7985913636094</v>
+        <v>1439.0261992625665</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1635.9620966798784</v>
+        <v>2392.4477053238293</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3197.4103027697424</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>5548.2602590913275</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>11457.563311059414</v>
+        <v>11776.104345056403</v>
       </c>
     </row>
     <row>
       <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>9562.320945945703</v>
+        <v>7987.712025851</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9202.817484252308</v>
+        <v>6373.7228269037105</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7560.297053077591</v>
+        <v>10263.508289965906</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9682.79062362387</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>10106.756765291695</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>36008.22610689947</v>
+        <v>34731.69990801231</v>
       </c>
     </row>
     <row>
       <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
-      <c s="1">
+      <c s="2">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>26761.38246377961</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>23668.573779012557</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>19332.65143327543</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>19460.968707306853</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>19504.866880458474</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>27599.151491611097</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>23613.175879201965</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>25309.30898517676</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>89212.07665671548</v>
+        <v>96038.00296310725</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>