--- v8 (2026-06-18)
+++ v9 (2026-06-18)
@@ -788,158 +788,158 @@
   <sheetData>
     <row r="2">
       <c r="G2" s="4"/>
       <c s="1" t="s">
         <v>2</v>
       </c>
       <c s="1" t="s">
         <v>3</v>
       </c>
       <c s="1" t="s">
         <v>7</v>
       </c>
       <c s="1" t="s">
         <v>4</v>
       </c>
       <c s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>7329.383369644759</v>
+        <v>6373.475721199788</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3947.0501800338525</v>
+        <v>4883.027287060055</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7468.395611209877</v>
+        <v>3513.0444382726605</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4751.014351153884</v>
+        <v>5528.815162321738</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>23495.843512042375</v>
+        <v>20298.36260885424</v>
       </c>
     </row>
     <row>
       <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>5955.1082021381135</v>
+        <v>7971.915467025961</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7701.16950110672</v>
+        <v>9089.883012843271</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7474.799885111485</v>
+        <v>8440.928836221525</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4903.277609639856</v>
+        <v>5882.59176827201</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>26034.355197996174</v>
+        <v>31385.319084362767</v>
       </c>
     </row>
     <row>
       <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>2396.370181378681</v>
+        <v>3781.2862355938605</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1439.0261992625665</v>
+        <v>2610.7974237825483</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2392.4477053238293</v>
+        <v>5262.072945509043</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5548.2602590913275</v>
+        <v>4148.671885033689</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>11776.104345056403</v>
+        <v>15802.82848991914</v>
       </c>
     </row>
     <row>
       <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>7987.712025851</v>
+        <v>7360.839804259184</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6373.7228269037105</v>
+        <v>7428.325480971231</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10263.508289965906</v>
+        <v>10299.686517500731</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10106.756765291695</v>
+        <v>6381.147799894439</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>34731.69990801231</v>
+        <v>31469.999602625583</v>
       </c>
     </row>
     <row>
       <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>23668.573779012557</v>
+        <v>25487.517228078792</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>19460.968707306853</v>
+        <v>24012.033204657106</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>27599.151491611097</v>
+        <v>27515.73273750396</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>25309.30898517676</v>
+        <v>21941.226615521875</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>96038.00296310725</v>
+        <v>98956.50978576172</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>