--- v9 (2026-06-18)
+++ v10 (2026-07-09)
@@ -226,54 +226,54 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
@@ -766,180 +766,180 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
       <c r="G2" s="4"/>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>2</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>3</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>7</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>4</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>6373.475721199788</v>
+        <v>5354.855826055004</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4883.027287060055</v>
+        <v>3131.2612667545523</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3513.0444382726605</v>
+        <v>7553.389933190508</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5528.815162321738</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>4772.0504963022595</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>20298.36260885424</v>
+        <v>20811.557522302326</v>
       </c>
     </row>
     <row>
       <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>7971.915467025961</v>
+        <v>7819.444532959573</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>9089.883012843271</v>
+        <v>5368.096725320657</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>8440.928836221525</v>
+        <v>6038.756358904392</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5882.59176827201</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>7092.767860516076</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>31385.319084362767</v>
+        <v>26319.0654777007</v>
       </c>
     </row>
     <row>
       <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>3781.2862355938605</v>
+        <v>2919.2764468639953</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2610.7974237825483</v>
+        <v>3379.510656175179</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5262.072945509043</v>
+        <v>3644.8719563082923</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4148.671885033689</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>1971.607358119484</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>15802.82848991914</v>
+        <v>11915.26641746695</v>
       </c>
     </row>
     <row>
       <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>7360.839804259184</v>
+        <v>10130.910918530451</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7428.325480971231</v>
+        <v>6815.5281672718575</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10299.686517500731</v>
+        <v>10196.934923576482</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6381.147799894439</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>7089.987909261994</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>31469.999602625583</v>
+        <v>34233.36191864079</v>
       </c>
     </row>
     <row>
       <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>25487.517228078792</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>26224.487724409024</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>24012.033204657106</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>18694.396815522246</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>27515.73273750396</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>27433.953171979672</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>21941.226615521875</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>20926.413624199813</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>98956.50978576172</v>
+        <v>93279.25133611076</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>