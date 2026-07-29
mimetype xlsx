--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -231,54 +231,54 @@
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -765,181 +765,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="4"/>
+      <c r="G2" s="5"/>
       <c s="2" t="s">
         <v>2</v>
       </c>
       <c s="2" t="s">
         <v>3</v>
       </c>
       <c s="2" t="s">
         <v>7</v>
       </c>
       <c s="2" t="s">
         <v>4</v>
       </c>
       <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="5" t="s">
+      <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>5354.855826055004</v>
+        <v>5631.995205992776</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3131.2612667545523</v>
+        <v>7167.182216399538</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7553.389933190508</v>
+        <v>5011.964149374093</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4772.0504963022595</v>
+        <v>7964.202367390378</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>20811.557522302326</v>
+        <v>25775.343939156784</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="5" t="s">
+      <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>7819.444532959573</v>
+        <v>7324.333717707583</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5368.096725320657</v>
+        <v>5800.327355223932</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6038.756358904392</v>
+        <v>4779.172698077566</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7092.767860516076</v>
+        <v>9240.363042376375</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>26319.0654777007</v>
+        <v>27144.196813385453</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="5" t="s">
+      <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>2919.2764468639953</v>
+        <v>3946.177324340664</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3379.510656175179</v>
+        <v>4138.063276794885</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3644.8719563082923</v>
+        <v>4134.561604181205</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1971.607358119484</v>
+        <v>5885.660628500723</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>11915.26641746695</v>
+        <v>18104.462833817477</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="5" t="s">
+      <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>10130.910918530451</v>
+        <v>8020.518149146873</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6815.5281672718575</v>
+        <v>8833.269719487016</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10196.934923576482</v>
+        <v>10730.260761914134</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7089.987909261994</v>
+        <v>6278.3585930023855</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>34233.36191864079</v>
+        <v>33862.407223550406</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="5" t="s">
+      <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>26224.487724409024</v>
+        <v>24923.024397187895</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>18694.396815522246</v>
+        <v>25938.842567905373</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>27433.953171979672</v>
+        <v>24655.959213546997</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>20926.413624199813</v>
+        <v>29368.584631269863</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>93279.25133611076</v>
+        <v>104886.41080991013</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>