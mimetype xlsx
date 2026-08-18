--- v11 (2026-07-29)
+++ v12 (2026-08-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="24496" windowHeight="15796"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="GrandTotal">Sheet1!$L$7</definedName>
     <definedName name="Quarters">Sheet1!$G$3:$G$6</definedName>
     <definedName name="RegionalSales">Sheet1!$G$2:$K$6</definedName>
     <definedName name="Regions">Sheet1!$H$2:$K$2</definedName>
     <definedName name="TotalByQuarter">Sheet1!$L$3:$L$6</definedName>
     <definedName name="TotalByRegion">Sheet1!$H$7:$K$7</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Q4</t>
   </si>
   <si>
@@ -231,54 +231,54 @@
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -765,181 +765,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="5"/>
+      <c r="G2" s="4"/>
       <c s="2" t="s">
         <v>2</v>
       </c>
       <c s="2" t="s">
         <v>3</v>
       </c>
       <c s="2" t="s">
         <v>7</v>
       </c>
       <c s="2" t="s">
         <v>4</v>
       </c>
       <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="4" t="s">
+      <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>5631.995205992776</v>
+        <v>6865.807756102724</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7167.182216399538</v>
+        <v>6899.163875294129</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5011.964149374093</v>
+        <v>3955.0046684354684</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7964.202367390378</v>
+        <v>6508.311836023412</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>25775.343939156784</v>
+        <v>24228.28813585573</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>7324.333717707583</v>
+        <v>5199.979559402926</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5800.327355223932</v>
+        <v>7009.7008178111755</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4779.172698077566</v>
+        <v>6700.933488834371</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>9240.363042376375</v>
+        <v>4946.606467575212</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>27144.196813385453</v>
+        <v>23857.220333623685</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="4" t="s">
+      <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>3946.177324340664</v>
+        <v>1667.4854162635313</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4138.063276794885</v>
+        <v>1217.1932871838721</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4134.561604181205</v>
+        <v>2655.164857396545</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5885.660628500723</v>
+        <v>5261.509433058252</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>18104.462833817477</v>
+        <v>10801.352993902201</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="4" t="s">
+      <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>8020.518149146873</v>
+        <v>8729.38274722288</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>8833.269719487016</v>
+        <v>7246.277776025843</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10730.260761914134</v>
+        <v>6557.951384823609</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6278.3585930023855</v>
+        <v>7230.445786730705</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>33862.407223550406</v>
+        <v>29764.057694803036</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="4" t="s">
+      <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>24923.024397187895</v>
+        <v>22462.655478992063</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>25938.842567905373</v>
+        <v>22372.33575631502</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>24655.959213546997</v>
+        <v>19869.054399489993</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>29368.584631269863</v>
+        <v>23946.873523387585</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>104886.41080991013</v>
+        <v>88650.91915818465</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>