--- v12 (2026-08-18)
+++ v13 (2026-08-18)
@@ -226,54 +226,54 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
@@ -766,180 +766,180 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
       <c r="G2" s="4"/>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>2</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>3</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>7</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>4</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>6865.807756102724</v>
+        <v>7392.660189818911</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6899.163875294129</v>
+        <v>4841.707932159493</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3955.0046684354684</v>
+        <v>5563.515695773622</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6508.311836023412</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>5859.781912900888</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>24228.28813585573</v>
+        <v>23657.665730652916</v>
       </c>
     </row>
     <row>
       <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>5199.979559402926</v>
+        <v>9371.90686497353</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7009.7008178111755</v>
+        <v>4518.338251674783</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6700.933488834371</v>
+        <v>5177.60177891492</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4946.606467575212</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>8161.893172372727</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>23857.220333623685</v>
+        <v>27229.740067935963</v>
       </c>
     </row>
     <row>
       <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>1667.4854162635313</v>
+        <v>5998.632390253199</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1217.1932871838721</v>
+        <v>2164.285951775175</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2655.164857396545</v>
+        <v>2564.654906860672</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5261.509433058252</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>5829.080127624681</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>10801.352993902201</v>
+        <v>16556.65337651373</v>
       </c>
     </row>
     <row>
       <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>8729.38274722288</v>
+        <v>8240.11701282666</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7246.277776025843</v>
+        <v>9174.780090468881</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6557.951384823609</v>
+        <v>6899.900483709759</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7230.445786730705</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>6911.914573455119</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>29764.057694803036</v>
+        <v>31226.71216046042</v>
       </c>
     </row>
     <row>
       <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
-      <c s="1">
+      <c s="2">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>22462.655478992063</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>31003.3164578723</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>22372.33575631502</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>20699.11222607833</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>19869.054399489993</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>20205.672865258974</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>23946.873523387585</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>26762.669786353417</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>88650.91915818465</v>
+        <v>98670.77133556303</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>