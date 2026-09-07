--- v13 (2026-08-18)
+++ v14 (2026-09-07)
@@ -226,59 +226,59 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -765,181 +765,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="4"/>
-      <c s="1" t="s">
+      <c r="G2" s="5"/>
+      <c s="2" t="s">
         <v>2</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>3</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>7</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>4</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="5" t="s">
+      <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>7392.660189818911</v>
+        <v>4112.990244197212</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4841.707932159493</v>
+        <v>6063.23347306888</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5563.515695773622</v>
+        <v>5396.740692202601</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5859.781912900888</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>3088.5073709098406</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>23657.665730652916</v>
+        <v>18661.47178037853</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="5" t="s">
+      <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>9371.90686497353</v>
+        <v>6513.785242529411</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4518.338251674783</v>
+        <v>4640.22613844296</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5177.60177891492</v>
+        <v>7758.297321592214</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>8161.893172372727</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>7733.134121380097</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>27229.740067935963</v>
+        <v>26645.442823944686</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="5" t="s">
+      <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>5998.632390253199</v>
+        <v>4779.059883261606</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2164.285951775175</v>
+        <v>1577.3648082603745</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2564.654906860672</v>
+        <v>4952.232315967673</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5829.080127624681</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>4239.405571153138</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>16556.65337651373</v>
+        <v>15548.062578642792</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="5" t="s">
+      <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>8240.11701282666</v>
+        <v>8979.155192338392</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9174.780090468881</v>
+        <v>7692.056485801938</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6899.900483709759</v>
+        <v>7730.391387830279</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6911.914573455119</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>6428.636433109304</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>31226.71216046042</v>
+        <v>30830.23949907991</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="5" t="s">
+      <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>31003.3164578723</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>24384.99056232662</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>20699.11222607833</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>19972.88090557415</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>20205.672865258974</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>25837.661717592768</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>26762.669786353417</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>21489.68349655238</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>98670.77133556303</v>
+        <v>91685.21668204592</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>