--- v12 (2026-09-07)
+++ v13 (2026-09-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.84.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="24496" windowHeight="15796"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="GrandTotal">Sheet1!$L$7</definedName>
     <definedName name="Quarters">Sheet1!$G$3:$G$6</definedName>
     <definedName name="RegionalSales">Sheet1!$G$2:$K$6</definedName>
     <definedName name="Regions">Sheet1!$H$2:$K$2</definedName>
     <definedName name="TotalByQuarter">Sheet1!$L$3:$L$6</definedName>
     <definedName name="TotalByRegion">Sheet1!$H$7:$K$7</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Q4</t>
   </si>
   <si>
@@ -226,59 +226,59 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -767,181 +767,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="5"/>
-      <c s="1" t="s">
+      <c r="G2" s="4"/>
+      <c s="2" t="s">
         <v>2</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>3</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>7</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>4</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="4" t="s">
+      <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>5110.365054959713</v>
+        <v>3899.424539776774</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4778.544750286772</v>
+        <v>6134.322963054492</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5955.376732768027</v>
+        <v>3029.042543169835</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6265.145208553433</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>4905.7297378567255</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>22109.431746567945</v>
+        <v>17968.519783857824</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>6507.022033520958</v>
+        <v>7085.260596868495</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7635.5174862105</v>
+        <v>8622.83246278688</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5357.091619997559</v>
+        <v>5416.349646844345</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7970.625356451511</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>7258.828834985794</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>27470.256496180526</v>
+        <v>28383.271541485516</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="4" t="s">
+      <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>5719.269588960322</v>
+        <v>4638.627889604709</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2696.0780980212453</v>
+        <v>2231.817303156926</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3563.0872566616913</v>
+        <v>5552.785677913276</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1991.8236482301745</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>2545.010358408461</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>13970.258591873433</v>
+        <v>14968.24122908337</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="4" t="s">
+      <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>6819.364343575044</v>
+        <v>7782.290188595503</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>8719.49681541714</v>
+        <v>9550.488982567254</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10117.43909154919</v>
+        <v>10091.1086919593</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7746.093404828431</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>10699.169432926214</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>33402.39365536981</v>
+        <v>38123.05729604827</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="4" t="s">
+      <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>24156.021021016037</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>23405.60321484548</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>23829.637149935657</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>26539.461711565553</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>24992.994700976466</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>24089.286559886757</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>23973.687618063548</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>25408.738364177196</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>96952.34048999171</v>
+        <v>99443.08985047498</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>