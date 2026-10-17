--- v13 (2026-09-27)
+++ v14 (2026-10-17)
@@ -226,54 +226,54 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
@@ -768,180 +768,180 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
       <c r="G2" s="4"/>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>2</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>3</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>7</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>4</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>3899.424539776774</v>
+        <v>6205.215252076381</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6134.322963054492</v>
+        <v>4646.570922902666</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3029.042543169835</v>
+        <v>6067.759252458751</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4905.7297378567255</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>3033.7232859158967</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>17968.519783857824</v>
+        <v>19953.268713353697</v>
       </c>
     </row>
     <row>
       <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>7085.260596868495</v>
+        <v>7139.064482758844</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>8622.83246278688</v>
+        <v>4993.761280789214</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5416.349646844345</v>
+        <v>4931.997134427724</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7258.828834985794</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>9092.323952447983</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>28383.271541485516</v>
+        <v>26157.146850423767</v>
       </c>
     </row>
     <row>
       <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>4638.627889604709</v>
+        <v>5298.908661590976</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2231.817303156926</v>
+        <v>5320.473542121861</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5552.785677913276</v>
+        <v>3319.787144364076</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2545.010358408461</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>1441.1955226582663</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>14968.24122908337</v>
+        <v>15380.36487073518</v>
       </c>
     </row>
     <row>
       <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>7782.290188595503</v>
+        <v>10763.792044215816</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9550.488982567254</v>
+        <v>8776.35704759005</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10091.1086919593</v>
+        <v>7428.13914944754</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10699.169432926214</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>6424.549937144616</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>38123.05729604827</v>
+        <v>33392.83817839802</v>
       </c>
     </row>
     <row>
       <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
-      <c s="1">
+      <c s="2">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>23405.60321484548</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>29406.980440642015</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>26539.461711565553</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>23737.16279340379</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>24089.286559886757</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>21747.68268069809</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>25408.738364177196</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>19991.792698166762</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>99443.08985047498</v>
+        <v>94883.61861291068</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>