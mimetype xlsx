--- v14 (2026-10-17)
+++ v15 (2026-11-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.84.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.85.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="24496" windowHeight="15796"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="GrandTotal">Sheet1!$L$7</definedName>
     <definedName name="Quarters">Sheet1!$G$3:$G$6</definedName>
     <definedName name="RegionalSales">Sheet1!$G$2:$K$6</definedName>
     <definedName name="Regions">Sheet1!$H$2:$K$2</definedName>
     <definedName name="TotalByQuarter">Sheet1!$L$3:$L$6</definedName>
     <definedName name="TotalByRegion">Sheet1!$H$7:$K$7</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Q4</t>
   </si>
   <si>
@@ -226,59 +226,59 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -767,181 +767,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="4"/>
-      <c s="1" t="s">
+      <c r="G2" s="5"/>
+      <c s="2" t="s">
         <v>2</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>3</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>7</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>4</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="5" t="s">
+      <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>6205.215252076381</v>
+        <v>7074.719000939418</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4646.570922902666</v>
+        <v>3469.228270343334</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6067.759252458751</v>
+        <v>4218.69990062581</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3033.7232859158967</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>3898.2210627335885</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>19953.268713353697</v>
+        <v>18660.868234642152</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="5" t="s">
+      <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>7139.064482758844</v>
+        <v>5638.474279626332</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4993.761280789214</v>
+        <v>4693.242540454715</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4931.997134427724</v>
+        <v>5727.752525931724</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>9092.323952447983</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>5461.713209390967</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>26157.146850423767</v>
+        <v>21521.18255540374</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="5" t="s">
+      <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>5298.908661590976</v>
+        <v>5914.373460211281</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5320.473542121861</v>
+        <v>2186.6872787669936</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3319.787144364076</v>
+        <v>3417.4868804505813</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1441.1955226582663</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>1935.8740009211929</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>15380.36487073518</v>
+        <v>13454.42162035005</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="5" t="s">
+      <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>10763.792044215816</v>
+        <v>6624.810308496828</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>8776.35704759005</v>
+        <v>8547.321331266521</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7428.13914944754</v>
+        <v>7205.925781317956</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6424.549937144616</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>8791.66957633577</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>33392.83817839802</v>
+        <v>31169.726997417078</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="5" t="s">
+      <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>29406.980440642015</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>25252.37704927386</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>23737.16279340379</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>18896.479420831565</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>21747.68268069809</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>20569.86508832607</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>19991.792698166762</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>20087.477849381517</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>94883.61861291068</v>
+        <v>84806.19940781302</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>