--- v4 (2026-03-14)
+++ v5 (2026-04-15)
@@ -226,59 +226,59 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -767,181 +767,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="4"/>
-      <c s="1" t="s">
+      <c r="G2" s="5"/>
+      <c s="2" t="s">
         <v>2</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>3</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>7</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>4</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="5" t="s">
+      <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>6561.011043313922</v>
+        <v>4875.112099131799</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7326.298622961744</v>
+        <v>3790.193611786636</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3223.198459208098</v>
+        <v>4816.540274663132</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7238.215826104668</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>3814.703204592164</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>24348.723951588432</v>
+        <v>17296.549190173733</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="5" t="s">
+      <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>7992.6964320847455</v>
+        <v>4812.640960040831</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6970.6336863756915</v>
+        <v>7437.036961974848</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7067.126023696229</v>
+        <v>5819.62011256002</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>8174.019112713886</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>8879.187545302719</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>30204.47525487055</v>
+        <v>26948.48557987842</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="5" t="s">
+      <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>3711.441302196511</v>
+        <v>4172.273603222173</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3292.1797759173446</v>
+        <v>4389.156806011822</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4785.507589686623</v>
+        <v>1663.0700523465061</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2529.2958984062598</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>5712.758299817934</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>14318.42456620674</v>
+        <v>15937.258761398436</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="5" t="s">
+      <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>8881.560824030597</v>
+        <v>8773.311406587733</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6758.004576247457</v>
+        <v>6931.522359303299</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7868.496436718856</v>
+        <v>9301.074824521666</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9019.83862347028</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>9293.284388048101</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>32527.900460467186</v>
+        <v>34299.1929784608</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="5" t="s">
+      <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>27146.70960162578</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>22633.338068982535</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>24347.116661502238</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>22547.909739076604</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>22944.328509309806</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>21600.305264091323</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>26961.369460695096</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>27699.93343776092</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>101399.52423313292</v>
+        <v>94481.4865099114</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>