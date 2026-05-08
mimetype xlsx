--- v5 (2026-04-15)
+++ v6 (2026-05-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.52.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="24496" windowHeight="15796"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="GrandTotal">Sheet1!$L$7</definedName>
     <definedName name="Quarters">Sheet1!$G$3:$G$6</definedName>
     <definedName name="RegionalSales">Sheet1!$G$2:$K$6</definedName>
     <definedName name="Regions">Sheet1!$H$2:$K$2</definedName>
     <definedName name="TotalByQuarter">Sheet1!$L$3:$L$6</definedName>
     <definedName name="TotalByRegion">Sheet1!$H$7:$K$7</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Q4</t>
   </si>
   <si>
@@ -231,54 +231,54 @@
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -767,181 +767,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="5"/>
+      <c r="G2" s="4"/>
       <c s="2" t="s">
         <v>2</v>
       </c>
       <c s="2" t="s">
         <v>3</v>
       </c>
       <c s="2" t="s">
         <v>7</v>
       </c>
       <c s="2" t="s">
         <v>4</v>
       </c>
       <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="4" t="s">
+      <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>4875.112099131799</v>
+        <v>5487.1146606330585</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3790.193611786636</v>
+        <v>4905.963161435644</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4816.540274663132</v>
+        <v>6484.501011808221</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3814.703204592164</v>
+        <v>5344.9278179014145</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>17296.549190173733</v>
+        <v>22222.506651778338</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>4812.640960040831</v>
+        <v>8593.682424242485</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7437.036961974848</v>
+        <v>7760.447836639412</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5819.62011256002</v>
+        <v>8973.734678878493</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>8879.187545302719</v>
+        <v>7514.390128558673</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>26948.48557987842</v>
+        <v>32842.255068319064</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="4" t="s">
+      <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>4172.273603222173</v>
+        <v>2158.1605708494317</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4389.156806011822</v>
+        <v>2521.099272358213</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1663.0700523465061</v>
+        <v>3676.7839294358487</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5712.758299817934</v>
+        <v>3748.0016609483027</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>15937.258761398436</v>
+        <v>12104.045433591797</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="4" t="s">
+      <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>8773.311406587733</v>
+        <v>7809.214999863675</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6931.522359303299</v>
+        <v>10754.956316639345</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9301.074824521666</v>
+        <v>8646.400878739689</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9293.284388048101</v>
+        <v>7970.793270402207</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>34299.1929784608</v>
+        <v>35181.365465644914</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="4" t="s">
+      <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>22633.338068982535</v>
+        <v>24048.17265558865</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>22547.909739076604</v>
+        <v>25942.466587072617</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>21600.305264091323</v>
+        <v>27781.42049886225</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>27699.93343776092</v>
+        <v>24578.112877810596</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>94481.4865099114</v>
+        <v>102350.17261933413</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>