--- v6 (2026-05-08)
+++ v7 (2026-05-29)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="24496" windowHeight="15796"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="GrandTotal">Sheet1!$L$7</definedName>
     <definedName name="Quarters">Sheet1!$G$3:$G$6</definedName>
     <definedName name="RegionalSales">Sheet1!$G$2:$K$6</definedName>
     <definedName name="Regions">Sheet1!$H$2:$K$2</definedName>
     <definedName name="TotalByQuarter">Sheet1!$L$3:$L$6</definedName>
     <definedName name="TotalByRegion">Sheet1!$H$7:$K$7</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Q4</t>
   </si>
   <si>
@@ -226,59 +226,59 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -767,181 +767,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="4"/>
-      <c s="2" t="s">
+      <c r="G2" s="5"/>
+      <c s="1" t="s">
         <v>2</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>3</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>7</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>4</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="5" t="s">
+      <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>5487.1146606330585</v>
+        <v>7754.401677310342</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4905.963161435644</v>
+        <v>5882.560485227419</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6484.501011808221</v>
+        <v>7599.2850820964695</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5344.9278179014145</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>6945.072785064791</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>22222.506651778338</v>
+        <v>28181.320029699025</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="5" t="s">
+      <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>8593.682424242485</v>
+        <v>6742.159851147428</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7760.447836639412</v>
+        <v>7854.317132434526</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>8973.734678878493</v>
+        <v>4695.855686284525</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7514.390128558673</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>4650.767317458968</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>32842.255068319064</v>
+        <v>23943.099987325448</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="5" t="s">
+      <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>2158.1605708494317</v>
+        <v>4707.467262079099</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2521.099272358213</v>
+        <v>2136.3111206416397</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3676.7839294358487</v>
+        <v>3428.8836668940307</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3748.0016609483027</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>3973.428173449886</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>12104.045433591797</v>
+        <v>14246.090223064655</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="5" t="s">
+      <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>7809.214999863675</v>
+        <v>6833.73857449319</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10754.956316639345</v>
+        <v>10403.446751059182</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>8646.400878739689</v>
+        <v>7720.092630340479</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7970.793270402207</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>10370.726827244962</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>35181.365465644914</v>
+        <v>35328.00478313782</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="5" t="s">
+      <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
-      <c s="1">
+      <c s="2">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>24048.17265558865</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>26037.767365030057</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>25942.466587072617</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>26276.635489362765</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>27781.42049886225</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>23444.11706561551</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>24578.112877810596</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>25939.995103218607</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>102350.17261933413</v>
+        <v>101698.51502322695</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>