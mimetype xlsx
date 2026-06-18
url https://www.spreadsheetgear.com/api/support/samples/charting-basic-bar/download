--- v7 (2026-05-29)
+++ v8 (2026-06-18)
@@ -790,158 +790,158 @@
   <sheetData>
     <row r="2">
       <c r="G2" s="5"/>
       <c s="1" t="s">
         <v>2</v>
       </c>
       <c s="1" t="s">
         <v>3</v>
       </c>
       <c s="1" t="s">
         <v>7</v>
       </c>
       <c s="1" t="s">
         <v>4</v>
       </c>
       <c s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>7754.401677310342</v>
+        <v>3172.814843489797</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5882.560485227419</v>
+        <v>6647.219027367825</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7599.2850820964695</v>
+        <v>3580.38816082409</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6945.072785064791</v>
+        <v>4127.342650665159</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>28181.320029699025</v>
+        <v>17527.76468234687</v>
       </c>
     </row>
     <row>
       <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>6742.159851147428</v>
+        <v>8190.469549312993</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7854.317132434526</v>
+        <v>8710.728048184774</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4695.855686284525</v>
+        <v>4507.6211046679655</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4650.767317458968</v>
+        <v>8375.295804648209</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>23943.099987325448</v>
+        <v>29784.114506813945</v>
       </c>
     </row>
     <row>
       <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>4707.467262079099</v>
+        <v>4618.817779002175</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2136.3111206416397</v>
+        <v>5627.039928311611</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3428.8836668940307</v>
+        <v>1710.8819716310145</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3973.428173449886</v>
+        <v>1901.5068512366843</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>14246.090223064655</v>
+        <v>13858.246530181485</v>
       </c>
     </row>
     <row>
       <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>6833.73857449319</v>
+        <v>8622.508661033364</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10403.446751059182</v>
+        <v>10540.092493309883</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7720.092630340479</v>
+        <v>9879.47622727622</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10370.726827244962</v>
+        <v>9655.398198683257</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>35328.00478313782</v>
+        <v>38697.47558030272</v>
       </c>
     </row>
     <row>
       <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>26037.767365030057</v>
+        <v>24604.610832838327</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>26276.635489362765</v>
+        <v>31525.079497174094</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>23444.11706561551</v>
+        <v>19678.36746439929</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>25939.995103218607</v>
+        <v>24059.543505233312</v>
       </c>
       <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>101698.51502322695</v>
+        <v>99867.60129964502</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>