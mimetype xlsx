--- v8 (2026-06-18)
+++ v9 (2026-07-08)
@@ -226,59 +226,59 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -767,181 +767,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="5"/>
-      <c s="1" t="s">
+      <c r="G2" s="4"/>
+      <c s="2" t="s">
         <v>2</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>3</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>7</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>4</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="4" t="s">
+      <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>3172.814843489797</v>
+        <v>6842.592545459653</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6647.219027367825</v>
+        <v>6154.914286721202</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3580.38816082409</v>
+        <v>6198.905702773445</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4127.342650665159</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>3297.5698725879683</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>17527.76468234687</v>
+        <v>22493.982407542266</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>8190.469549312993</v>
+        <v>6482.943957769914</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>8710.728048184774</v>
+        <v>7963.751790927918</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4507.6211046679655</v>
+        <v>4536.513472576232</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>8375.295804648209</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>7503.5164042442375</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>29784.114506813945</v>
+        <v>26486.725625518302</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="4" t="s">
+      <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>4618.817779002175</v>
+        <v>2772.6089833170367</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5627.039928311611</v>
+        <v>2782.457315527179</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1710.8819716310145</v>
+        <v>4280.053180510514</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1901.5068512366843</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>2842.8645860835504</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>13858.246530181485</v>
+        <v>12677.984065438279</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="4" t="s">
+      <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>8622.508661033364</v>
+        <v>9599.443125091653</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10540.092493309883</v>
+        <v>9388.688164445375</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9879.47622727622</v>
+        <v>9650.17611739236</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9655.398198683257</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>8412.18651250529</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>38697.47558030272</v>
+        <v>37050.49391943468</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="4" t="s">
+      <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>24604.610832838327</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>25697.588611638257</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>31525.079497174094</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>26289.811557621673</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>19678.36746439929</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>24665.64847325255</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>24059.543505233312</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>22056.137375421047</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>99867.60129964502</v>
+        <v>98709.18601793353</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>