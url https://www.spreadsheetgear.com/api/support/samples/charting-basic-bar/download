--- v9 (2026-07-08)
+++ v10 (2026-07-29)
@@ -226,59 +226,59 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -767,181 +767,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="4"/>
-      <c s="2" t="s">
+      <c r="G2" s="5"/>
+      <c s="1" t="s">
         <v>2</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>3</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>7</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>4</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="5" t="s">
+      <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>6842.592545459653</v>
+        <v>5409.159507893968</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6154.914286721202</v>
+        <v>3336.943968274128</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6198.905702773445</v>
+        <v>3220.4295358959653</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3297.5698725879683</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>4658.172976910484</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>22493.982407542266</v>
+        <v>16624.705988974543</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="5" t="s">
+      <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>6482.943957769914</v>
+        <v>4586.445331538574</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7963.751790927918</v>
+        <v>5649.564361599005</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4536.513472576232</v>
+        <v>8611.846255640472</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7503.5164042442375</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>7969.602190002812</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>26486.725625518302</v>
+        <v>26817.458138780865</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="5" t="s">
+      <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>2772.6089833170367</v>
+        <v>4705.422496805002</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2782.457315527179</v>
+        <v>3633.017686289709</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4280.053180510514</v>
+        <v>5219.493277005131</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2842.8645860835504</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>1992.8172552498893</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>12677.984065438279</v>
+        <v>15550.750715349732</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="5" t="s">
+      <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>9599.443125091653</v>
+        <v>8600.257885656196</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9388.688164445375</v>
+        <v>7490.392576421318</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9650.17611739236</v>
+        <v>6691.04569420265</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>8412.18651250529</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>9775.77025597759</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>37050.49391943468</v>
+        <v>32557.466412257756</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="5" t="s">
+      <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
-      <c s="1">
+      <c s="2">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>25697.588611638257</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>23301.28522189374</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>26289.811557621673</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>20109.91859258416</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>24665.64847325255</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>23742.81476274422</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>22056.137375421047</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>24396.362678140773</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>98709.18601793353</v>
+        <v>91550.3812553629</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>