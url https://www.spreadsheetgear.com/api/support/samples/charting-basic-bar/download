--- v10 (2026-07-29)
+++ v11 (2026-08-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="24496" windowHeight="15796"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="GrandTotal">Sheet1!$L$7</definedName>
     <definedName name="Quarters">Sheet1!$G$3:$G$6</definedName>
     <definedName name="RegionalSales">Sheet1!$G$2:$K$6</definedName>
     <definedName name="Regions">Sheet1!$H$2:$K$2</definedName>
     <definedName name="TotalByQuarter">Sheet1!$L$3:$L$6</definedName>
     <definedName name="TotalByRegion">Sheet1!$H$7:$K$7</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Q4</t>
   </si>
   <si>
@@ -226,59 +226,59 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -767,181 +767,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="5"/>
-      <c s="1" t="s">
+      <c r="G2" s="4"/>
+      <c s="2" t="s">
         <v>2</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>3</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>7</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>4</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="4" t="s">
+      <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>5409.159507893968</v>
+        <v>3701.230061846956</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3336.943968274128</v>
+        <v>4753.192507692725</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3220.4295358959653</v>
+        <v>5501.983818366274</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4658.172976910484</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>5371.185771641185</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>16624.705988974543</v>
+        <v>19327.592159547137</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>4586.445331538574</v>
+        <v>8241.617335492103</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5649.564361599005</v>
+        <v>6442.108076075116</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>8611.846255640472</v>
+        <v>5629.141063740651</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7969.602190002812</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>6654.516360670531</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>26817.458138780865</v>
+        <v>26967.382835978402</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="4" t="s">
+      <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>4705.422496805002</v>
+        <v>1279.2135978886456</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3633.017686289709</v>
+        <v>3799.1045451348473</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5219.493277005131</v>
+        <v>5105.522388843808</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1992.8172552498893</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>4133.541354119447</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>15550.750715349732</v>
+        <v>14317.381885986746</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="4" t="s">
+      <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>8600.257885656196</v>
+        <v>8263.851402818675</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7490.392576421318</v>
+        <v>8370.457536247619</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6691.04569420265</v>
+        <v>8225.14905818914</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9775.77025597759</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>10503.736647200913</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>32557.466412257756</v>
+        <v>35363.19464445635</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="4" t="s">
+      <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>23301.28522189374</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>21485.912398046377</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>20109.91859258416</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>23364.862665150307</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>23742.81476274422</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>24461.79632913987</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>24396.362678140773</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>26662.980133632074</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>91550.3812553629</v>
+        <v>95975.55152596864</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>