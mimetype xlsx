--- v11 (2026-08-18)
+++ v12 (2026-09-07)
@@ -226,59 +226,59 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -767,181 +767,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="4"/>
-      <c s="2" t="s">
+      <c r="G2" s="5"/>
+      <c s="1" t="s">
         <v>2</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>3</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>7</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>4</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="5" t="s">
+      <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>3701.230061846956</v>
+        <v>5110.365054959713</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4753.192507692725</v>
+        <v>4778.544750286772</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5501.983818366274</v>
+        <v>5955.376732768027</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5371.185771641185</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>6265.145208553433</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>19327.592159547137</v>
+        <v>22109.431746567945</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="5" t="s">
+      <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>8241.617335492103</v>
+        <v>6507.022033520958</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6442.108076075116</v>
+        <v>7635.5174862105</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5629.141063740651</v>
+        <v>5357.091619997559</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6654.516360670531</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>7970.625356451511</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>26967.382835978402</v>
+        <v>27470.256496180526</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="5" t="s">
+      <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>1279.2135978886456</v>
+        <v>5719.269588960322</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3799.1045451348473</v>
+        <v>2696.0780980212453</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5105.522388843808</v>
+        <v>3563.0872566616913</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4133.541354119447</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>1991.8236482301745</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>14317.381885986746</v>
+        <v>13970.258591873433</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="5" t="s">
+      <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>8263.851402818675</v>
+        <v>6819.364343575044</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>8370.457536247619</v>
+        <v>8719.49681541714</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>8225.14905818914</v>
+        <v>10117.43909154919</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10503.736647200913</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>7746.093404828431</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>35363.19464445635</v>
+        <v>33402.39365536981</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="5" t="s">
+      <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
-      <c s="1">
+      <c s="2">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>21485.912398046377</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>24156.021021016037</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>23364.862665150307</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>23829.637149935657</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>24461.79632913987</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>24992.994700976466</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>26662.980133632074</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>23973.687618063548</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>95975.55152596864</v>
+        <v>96952.34048999171</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>