--- v4 (2026-03-31)
+++ v5 (2026-04-20)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.52.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="24496" windowHeight="15796"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="GrandTotal">Sheet1!$L$7</definedName>
     <definedName name="Quarters">Sheet1!$G$3:$G$6</definedName>
     <definedName name="RegionalSales">Sheet1!$G$2:$K$6</definedName>
     <definedName name="Regions">Sheet1!$H$2:$K$2</definedName>
     <definedName name="TotalByQuarter">Sheet1!$L$3:$L$6</definedName>
     <definedName name="TotalByRegion">Sheet1!$H$7:$K$7</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Q4</t>
   </si>
   <si>
@@ -226,54 +226,54 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
@@ -680,180 +680,180 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
       <c r="G2" s="5"/>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>2</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>3</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>7</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>4</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>4321.0602430312865</v>
+        <v>6968.88629306467</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7403.329295661256</v>
+        <v>7845.592038402678</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5584.8947331041745</v>
+        <v>3238.0455014245176</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4107.500496975722</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>6540.495026800605</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>21416.78476877244</v>
+        <v>24593.01885969247</v>
       </c>
     </row>
     <row>
       <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>7167.10850456509</v>
+        <v>9162.592790859477</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4508.928788174192</v>
+        <v>6577.524259233248</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7178.382725466219</v>
+        <v>7518.735750469195</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6448.3488628005925</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>5332.927819033666</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>25302.768881006094</v>
+        <v>28591.78061959559</v>
       </c>
     </row>
     <row>
       <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>2716.1869023550216</v>
+        <v>2737.380802307431</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5330.226496473997</v>
+        <v>1800.9976745692793</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4269.081710312748</v>
+        <v>3545.9059881581015</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3911.033430031873</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>4899.672210684009</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>16226.528539173642</v>
+        <v>12983.956675718822</v>
       </c>
     </row>
     <row>
       <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>9003.272732470683</v>
+        <v>9226.423007896541</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9538.218282219972</v>
+        <v>7403.238643842824</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10192.352110718391</v>
+        <v>7440.790721209537</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6261.593119533172</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>6446.8166953140735</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>34995.43624494222</v>
+        <v>30517.269068262976</v>
       </c>
     </row>
     <row>
       <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
-      <c s="1">
+      <c s="2">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>23207.62838242208</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>28095.28289412812</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>26780.702862529415</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>23627.352616048032</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>27224.711279601535</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>21743.477961261353</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>20728.47590934136</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>23219.911751832355</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>97941.5184338944</v>
+        <v>96686.02522326985</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>