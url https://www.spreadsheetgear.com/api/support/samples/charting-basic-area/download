--- v5 (2026-04-20)
+++ v6 (2026-05-10)
@@ -226,59 +226,59 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -679,181 +679,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="5"/>
-      <c s="1" t="s">
+      <c r="G2" s="4"/>
+      <c s="2" t="s">
         <v>2</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>3</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>7</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>4</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="4" t="s">
+      <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>6968.88629306467</v>
+        <v>5858.8284229482015</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7845.592038402678</v>
+        <v>4045.666847081903</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3238.0455014245176</v>
+        <v>7875.181616761343</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6540.495026800605</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>4658.1767118472835</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>24593.01885969247</v>
+        <v>22437.85359863873</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>9162.592790859477</v>
+        <v>5452.219464384551</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6577.524259233248</v>
+        <v>7545.812673320923</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7518.735750469195</v>
+        <v>6006.047312063035</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5332.927819033666</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>5992.565914727333</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>28591.78061959559</v>
+        <v>24996.645364495842</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="4" t="s">
+      <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>2737.380802307431</v>
+        <v>5011.300955178672</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1800.9976745692793</v>
+        <v>5072.10984000916</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3545.9059881581015</v>
+        <v>1818.0682955260065</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4899.672210684009</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>1804.8850045443512</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>12983.956675718822</v>
+        <v>13706.36409525819</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="4" t="s">
+      <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>9226.423007896541</v>
+        <v>6622.429945116756</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7403.238643842824</v>
+        <v>6648.5716207669775</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7440.790721209537</v>
+        <v>9340.265806693955</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6446.8166953140735</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>6684.221244642207</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>30517.269068262976</v>
+        <v>29295.488617219897</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="4" t="s">
+      <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>28095.28289412812</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>22944.77878762818</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>23627.352616048032</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>23312.16098117896</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>21743.477961261353</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>25039.563031044338</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>23219.911751832355</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>19139.848875761174</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>96686.02522326985</v>
+        <v>90436.35167561265</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>