--- v6 (2026-05-10)
+++ v7 (2026-05-30)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.70.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="24496" windowHeight="15796"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="GrandTotal">Sheet1!$L$7</definedName>
     <definedName name="Quarters">Sheet1!$G$3:$G$6</definedName>
     <definedName name="RegionalSales">Sheet1!$G$2:$K$6</definedName>
     <definedName name="Regions">Sheet1!$H$2:$K$2</definedName>
     <definedName name="TotalByQuarter">Sheet1!$L$3:$L$6</definedName>
     <definedName name="TotalByRegion">Sheet1!$H$7:$K$7</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Q4</t>
   </si>
   <si>
@@ -231,54 +231,54 @@
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -679,181 +679,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="4"/>
+      <c r="G2" s="5"/>
       <c s="2" t="s">
         <v>2</v>
       </c>
       <c s="2" t="s">
         <v>3</v>
       </c>
       <c s="2" t="s">
         <v>7</v>
       </c>
       <c s="2" t="s">
         <v>4</v>
       </c>
       <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="5" t="s">
+      <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>5858.8284229482015</v>
+        <v>5261.302429481886</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4045.666847081903</v>
+        <v>4369.886714633922</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7875.181616761343</v>
+        <v>5003.910734569194</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4658.1767118472835</v>
+        <v>3957.6502105468035</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>22437.85359863873</v>
+        <v>18592.750089231806</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="5" t="s">
+      <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>5452.219464384551</v>
+        <v>9026.099477440945</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7545.812673320923</v>
+        <v>6116.626322265415</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6006.047312063035</v>
+        <v>4638.557746900517</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5992.565914727333</v>
+        <v>6478.448138627624</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>24996.645364495842</v>
+        <v>26259.731685234503</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="5" t="s">
+      <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>5011.300955178672</v>
+        <v>4695.769804883064</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5072.10984000916</v>
+        <v>3295.164534734204</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1818.0682955260065</v>
+        <v>2064.9340365047165</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1804.8850045443512</v>
+        <v>2916.635579568826</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>13706.36409525819</v>
+        <v>12972.503955690809</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="5" t="s">
+      <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>6622.429945116756</v>
+        <v>6541.121987306426</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6648.5716207669775</v>
+        <v>8472.751651087894</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9340.265806693955</v>
+        <v>7888.746924305687</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6684.221244642207</v>
+        <v>10216.616917746263</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>29295.488617219897</v>
+        <v>33119.23748044627</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="5" t="s">
+      <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>22944.77878762818</v>
+        <v>25524.29369911232</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>23312.16098117896</v>
+        <v>22254.429222721436</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>25039.563031044338</v>
+        <v>19596.149442280115</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>19139.848875761174</v>
+        <v>23569.350846489513</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>90436.35167561265</v>
+        <v>90944.22321060338</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>