--- v7 (2026-05-30)
+++ v8 (2026-06-19)
@@ -231,54 +231,54 @@
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -679,181 +679,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="5"/>
+      <c r="G2" s="4"/>
       <c s="2" t="s">
         <v>2</v>
       </c>
       <c s="2" t="s">
         <v>3</v>
       </c>
       <c s="2" t="s">
         <v>7</v>
       </c>
       <c s="2" t="s">
         <v>4</v>
       </c>
       <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="4" t="s">
+      <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>5261.302429481886</v>
+        <v>3522.116889656856</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4369.886714633922</v>
+        <v>7133.8496117742625</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5003.910734569194</v>
+        <v>3128.9991115680687</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3957.6502105468035</v>
+        <v>6375.836811951749</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>18592.750089231806</v>
+        <v>20160.802424950933</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="4" t="s">
+      <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>9026.099477440945</v>
+        <v>7089.500197653773</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6116.626322265415</v>
+        <v>5582.42991206208</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4638.557746900517</v>
+        <v>8193.202990662794</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6478.448138627624</v>
+        <v>4966.027194463239</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>26259.731685234503</v>
+        <v>25831.160294841888</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="4" t="s">
+      <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>4695.769804883064</v>
+        <v>3734.6141213730843</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3295.164534734204</v>
+        <v>3132.3392896586533</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2064.9340365047165</v>
+        <v>5204.19406974732</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2916.635579568826</v>
+        <v>2173.652052251755</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>12972.503955690809</v>
+        <v>14244.799533030813</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="4" t="s">
+      <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>6541.121987306426</v>
+        <v>6120.891060342343</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>8472.751651087894</v>
+        <v>6926.159390094972</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7888.746924305687</v>
+        <v>9573.546410989295</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10216.616917746263</v>
+        <v>9924.416633907567</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>33119.23748044627</v>
+        <v>32545.013495334177</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="4" t="s">
+      <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>25524.29369911232</v>
+        <v>20467.122269026055</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>22254.429222721436</v>
+        <v>22774.77820358997</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>19596.149442280115</v>
+        <v>26099.942582967473</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>23569.350846489513</v>
+        <v>23439.932692574308</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>90944.22321060338</v>
+        <v>92781.77574815782</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>