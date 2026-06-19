--- v8 (2026-06-19)
+++ v9 (2026-06-19)
@@ -226,54 +226,54 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
@@ -680,180 +680,180 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
       <c r="G2" s="4"/>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>2</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>3</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>7</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>4</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>3522.116889656856</v>
+        <v>7566.225194475737</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7133.8496117742625</v>
+        <v>5708.090643376746</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>3128.9991115680687</v>
+        <v>6448.566246200415</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6375.836811951749</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>4923.8773932378845</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>20160.802424950933</v>
+        <v>24646.759477290783</v>
       </c>
     </row>
     <row>
       <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>7089.500197653773</v>
+        <v>7618.294558555208</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5582.42991206208</v>
+        <v>4987.976609757985</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>8193.202990662794</v>
+        <v>7639.215101054846</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4966.027194463239</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>5733.76940352999</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>25831.160294841888</v>
+        <v>25979.25567289803</v>
       </c>
     </row>
     <row>
       <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>3734.6141213730843</v>
+        <v>2530.108106426771</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3132.3392896586533</v>
+        <v>1694.2453937085302</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5204.19406974732</v>
+        <v>1747.5550410158771</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>2173.652052251755</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>5202.157939860758</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>14244.799533030813</v>
+        <v>11174.066481011938</v>
       </c>
     </row>
     <row>
       <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>6120.891060342343</v>
+        <v>6586.356252102886</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6926.159390094972</v>
+        <v>9027.364292759898</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9573.546410989295</v>
+        <v>10559.041490431591</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9924.416633907567</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>6804.636031204171</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>32545.013495334177</v>
+        <v>32977.39806649854</v>
       </c>
     </row>
     <row>
       <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
-      <c s="1">
+      <c s="2">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>20467.122269026055</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>24300.984111560603</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>22774.77820358997</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>21417.67693960316</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>26099.942582967473</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>26394.37787870273</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>23439.932692574308</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>22664.440767832806</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>92781.77574815782</v>
+        <v>94777.4796976993</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>