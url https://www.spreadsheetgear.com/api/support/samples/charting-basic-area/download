--- v9 (2026-06-19)
+++ v10 (2026-07-10)
@@ -226,54 +226,54 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
@@ -680,180 +680,180 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
       <c r="G2" s="4"/>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>2</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>3</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>7</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>4</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>7566.225194475737</v>
+        <v>6506.249470838161</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>5708.090643376746</v>
+        <v>6247.567795650799</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6448.566246200415</v>
+        <v>4564.631057696677</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4923.8773932378845</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>6933.752979758745</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>24646.759477290783</v>
+        <v>24252.20130394438</v>
       </c>
     </row>
     <row>
       <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>7618.294558555208</v>
+        <v>5067.848325441869</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4987.976609757985</v>
+        <v>4703.473291111873</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>7639.215101054846</v>
+        <v>5873.645175226578</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5733.76940352999</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>8158.119699573463</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>25979.25567289803</v>
+        <v>23803.08649135378</v>
       </c>
     </row>
     <row>
       <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>2530.108106426771</v>
+        <v>4600.186278044588</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1694.2453937085302</v>
+        <v>4096.613566892219</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1747.5550410158771</v>
+        <v>1759.5584072175575</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5202.157939860758</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>4983.817873401603</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>11174.066481011938</v>
+        <v>15440.176125555965</v>
       </c>
     </row>
     <row>
       <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>6586.356252102886</v>
+        <v>7042.5393363398825</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9027.364292759898</v>
+        <v>9168.685540814131</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>10559.041490431591</v>
+        <v>6518.963112583792</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6804.636031204171</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>6324.957487193736</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>32977.39806649854</v>
+        <v>29055.145476931542</v>
       </c>
     </row>
     <row>
       <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>24300.984111560603</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>23216.8234106645</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>21417.67693960316</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>24216.34019446902</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>26394.37787870273</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>18716.797752724604</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>22664.440767832806</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>26400.648039927546</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>94777.4796976993</v>
+        <v>92550.60939778568</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>