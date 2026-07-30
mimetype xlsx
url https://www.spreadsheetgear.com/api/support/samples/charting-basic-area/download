--- v10 (2026-07-10)
+++ v11 (2026-07-30)
@@ -702,158 +702,158 @@
   <sheetData>
     <row r="2">
       <c r="G2" s="4"/>
       <c s="2" t="s">
         <v>2</v>
       </c>
       <c s="2" t="s">
         <v>3</v>
       </c>
       <c s="2" t="s">
         <v>7</v>
       </c>
       <c s="2" t="s">
         <v>4</v>
       </c>
       <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>6506.249470838161</v>
+        <v>4503.895493924174</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6247.567795650799</v>
+        <v>7593.83624478718</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4564.631057696677</v>
+        <v>7379.736499802571</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6933.752979758745</v>
+        <v>4139.969769919866</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>24252.20130394438</v>
+        <v>23617.43800843379</v>
       </c>
     </row>
     <row>
       <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>5067.848325441869</v>
+        <v>5058.419861343098</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4703.473291111873</v>
+        <v>4519.935807416904</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5873.645175226578</v>
+        <v>9153.761444339892</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>8158.119699573463</v>
+        <v>9489.61695152714</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>23803.08649135378</v>
+        <v>28221.734064627035</v>
       </c>
     </row>
     <row>
       <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>4600.186278044588</v>
+        <v>4024.2743830256068</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4096.613566892219</v>
+        <v>4483.204073512306</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1759.5584072175575</v>
+        <v>3960.4816325123684</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4983.817873401603</v>
+        <v>1415.3791951379037</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>15440.176125555965</v>
+        <v>13883.339284188185</v>
       </c>
     </row>
     <row>
       <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>7042.5393363398825</v>
+        <v>10834.018898917293</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9168.685540814131</v>
+        <v>9189.26433232432</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6518.963112583792</v>
+        <v>6647.412878496585</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6324.957487193736</v>
+        <v>9336.88280719497</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>29055.145476931542</v>
+        <v>36007.57891693317</v>
       </c>
     </row>
     <row>
       <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>23216.8234106645</v>
+        <v>24420.60863721017</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>24216.34019446902</v>
+        <v>25786.24045804071</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>18716.797752724604</v>
+        <v>27141.39245515142</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>26400.648039927546</v>
+        <v>24381.84872377988</v>
       </c>
       <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>92550.60939778568</v>
+        <v>101730.09027418218</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>