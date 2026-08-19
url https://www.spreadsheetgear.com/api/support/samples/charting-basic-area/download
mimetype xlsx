--- v11 (2026-07-30)
+++ v12 (2026-08-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="SpreadsheetGear 9.3.75.102"/>
+  <fileVersion appName="SpreadsheetGear 9.3.81.102"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="24496" windowHeight="15796"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="GrandTotal">Sheet1!$L$7</definedName>
     <definedName name="Quarters">Sheet1!$G$3:$G$6</definedName>
     <definedName name="RegionalSales">Sheet1!$G$2:$K$6</definedName>
     <definedName name="Regions">Sheet1!$H$2:$K$2</definedName>
     <definedName name="TotalByQuarter">Sheet1!$L$3:$L$6</definedName>
     <definedName name="TotalByRegion">Sheet1!$H$7:$K$7</definedName>
   </definedNames>
   <calcPr calcId="40001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Q4</t>
   </si>
   <si>
@@ -226,54 +226,54 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
@@ -680,180 +680,180 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
       <c r="G2" s="4"/>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>2</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>3</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>7</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>4</v>
       </c>
-      <c s="2" t="s">
+      <c s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
       <c r="G3" s="5" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>4503.895493924174</v>
+        <v>3221.179164016472</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7593.83624478718</v>
+        <v>6515.442574174541</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>7379.736499802571</v>
+        <v>4222.871819553921</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4139.969769919866</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>4743.165887106013</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>23617.43800843379</v>
+        <v>18702.65944485095</v>
       </c>
     </row>
     <row>
       <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>5058.419861343098</v>
+        <v>8744.630293722725</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>4519.935807416904</v>
+        <v>6098.893543709563</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>9153.761444339892</v>
+        <v>5862.007767954645</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>9489.61695152714</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>8434.564782274323</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>28221.734064627035</v>
+        <v>29140.096387661255</v>
       </c>
     </row>
     <row>
       <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>4024.2743830256068</v>
+        <v>2619.3825079658186</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4483.204073512306</v>
+        <v>4159.3644168202845</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3960.4816325123684</v>
+        <v>5294.279826689533</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>1415.3791951379037</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>3369.3470309782815</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>13883.339284188185</v>
+        <v>15442.373782453917</v>
       </c>
     </row>
     <row>
       <c r="G6" s="5" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>10834.018898917293</v>
+        <v>6090.504686630761</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9189.26433232432</v>
+        <v>9925.459447929285</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>6647.412878496585</v>
+        <v>7880.667356705574</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9336.88280719497</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>7833.612629254735</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="1"/>
-        <v>36007.57891693317</v>
+        <v>31730.244120520354</v>
       </c>
     </row>
     <row>
       <c r="G7" s="5" t="s">
         <v>5</v>
       </c>
-      <c s="1">
+      <c s="2">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>24420.60863721017</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>20675.696652335777</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>25786.24045804071</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>26699.159982633675</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>27141.39245515142</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>23259.826770903674</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>24381.84872377988</v>
-[...1 lines deleted...]
-      <c s="1">
+        <v>24380.690329613353</v>
+      </c>
+      <c s="2">
         <f ca="1" t="shared" si="5"/>
-        <v>101730.09027418218</v>
+        <v>95015.37373548647</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>