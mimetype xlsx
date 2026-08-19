--- v12 (2026-08-19)
+++ v13 (2026-08-19)
@@ -226,59 +226,59 @@
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
@@ -679,181 +679,181 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <dimension ref="G2:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.1"/>
   <cols>
     <col min="7" max="7" width="5.46484375" customWidth="1"/>
     <col min="8" max="12" width="8.46484375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="G2" s="4"/>
-      <c s="1" t="s">
+      <c r="G2" s="5"/>
+      <c s="2" t="s">
         <v>2</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>3</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>7</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>4</v>
       </c>
-      <c s="1" t="s">
+      <c s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row>
-      <c r="G3" s="5" t="s">
+      <c r="G3" s="4" t="s">
         <v>1</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0" ref="H3:K3">RAND()*5000+3000</f>
-        <v>3221.179164016472</v>
+        <v>3924.0555069311495</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>6515.442574174541</v>
+        <v>5583.705474855389</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4222.871819553921</v>
+        <v>3259.498283234052</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="0"/>
-        <v>4743.165887106013</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>4726.586587194321</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1" ref="L3:L6">SUM(H3:K3)</f>
-        <v>18702.65944485095</v>
+        <v>17493.84585221491</v>
       </c>
     </row>
     <row>
-      <c r="G4" s="5" t="s">
+      <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2" ref="H4:K4">RAND()*5000+4500</f>
-        <v>8744.630293722725</v>
+        <v>4555.891391833636</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>6098.893543709563</v>
+        <v>5576.749216827287</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>5862.007767954645</v>
+        <v>6977.759133633159</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="2"/>
-        <v>8434.564782274323</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>8024.960324944728</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>29140.096387661255</v>
+        <v>25135.36006723881</v>
       </c>
     </row>
     <row>
-      <c r="G5" s="5" t="s">
+      <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3" ref="H5:K5">RAND()*5000+1000</f>
-        <v>2619.3825079658186</v>
+        <v>2346.179757288013</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>4159.3644168202845</v>
+        <v>3983.8058980005044</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>5294.279826689533</v>
+        <v>4382.235249467542</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="3"/>
-        <v>3369.3470309782815</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>5061.881999154711</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>15442.373782453917</v>
+        <v>15774.10290391077</v>
       </c>
     </row>
     <row>
-      <c r="G6" s="5" t="s">
+      <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4" ref="H6:K6">RAND()*5000+6000</f>
-        <v>6090.504686630761</v>
+        <v>10222.114522140393</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>9925.459447929285</v>
+        <v>7234.722898016871</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7880.667356705574</v>
+        <v>9032.533640622627</v>
       </c>
       <c s="3">
         <f ca="1" t="shared" si="4"/>
-        <v>7833.612629254735</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>8724.161346970559</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="1"/>
-        <v>31730.244120520354</v>
+        <v>35213.53240775045</v>
       </c>
     </row>
     <row>
-      <c r="G7" s="5" t="s">
+      <c r="G7" s="4" t="s">
         <v>5</v>
       </c>
-      <c s="2">
+      <c s="1">
         <f ca="1" t="shared" si="5" ref="H7:L7">SUM(H3:H6)</f>
-        <v>20675.696652335777</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>21048.24117819319</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>26699.159982633675</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>22378.983487700054</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>23259.826770903674</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>23652.02630695738</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>24380.690329613353</v>
-[...1 lines deleted...]
-      <c s="2">
+        <v>26537.590258264318</v>
+      </c>
+      <c s="1">
         <f ca="1" t="shared" si="5"/>
-        <v>95015.37373548647</v>
+        <v>93616.84123111493</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>SpreadsheetGear User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>